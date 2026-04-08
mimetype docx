--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -187,3169 +187,3571 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t>
+                <w:t xml:space="preserve">Modeling the Evaporative Cooling Potential in Dairy Farming: A Thermal Index-Based Approach Under Distinct Brazilian Climatic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A.A. Pires</w:t>
+                <w:t xml:space="preserve">Túlio Souza Mariano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne De-La-Torre</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Alves Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barreto-Mendes</w:t>
+                <w:t xml:space="preserve">Flávio Justino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Fernanda Campos De Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
+                <w:t xml:space="preserve">Charles Paranhos Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (2), pp.1495-1508. </w:t>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (4), pp.124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering8040124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773428v1</w:t>
+                <w:t xml:space="preserve">hal-05577057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteric methane emissions and thermal comfort indexes of Nellore steers in a livestock-forestry system in the Amazon biome</w:t>
+                <w:t xml:space="preserve">Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyce Monteiro</w:t>
+                <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flabiele S Silva</w:t>
+                <w:t xml:space="preserve">Anne De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adibe L Abdalla</w:t>
+                <w:t xml:space="preserve">L. Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">I. Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
+                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (7), pp.357. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (2), pp.1495-1508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11250-025-04607-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213796v1</w:t>
+                <w:t xml:space="preserve">hal-04773428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on productive functional traits at first lactation and productive longevity from a herd of 185 Montbéliarde and Holstein cows managed on a low-input mountain-area grassland farm</w:t>
+                <w:t xml:space="preserve">Enteric methane emissions and thermal comfort indexes of Nellore steers in a livestock-forestry system in the Amazon biome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+                <w:t xml:space="preserve">Alyce Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Coppa</w:t>
+                <w:t xml:space="preserve">Flabiele S Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Adibe L Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53, pp.110205. </w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (7), pp.357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11250-025-04607-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628790v1</w:t>
+                <w:t xml:space="preserve">hal-05213796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock-forestry systems as a strategy for mitigating greenhouse gas emissions and enhancing the sustainability of forage-based livestock systems in the Amazon biome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dataset on productive functional traits at first lactation and productive longevity from a herd of 185 Montbéliarde and Holstein cows managed on a low-input mountain-area grassland farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno C Pedreira</w:t>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167396⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.110205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247372v1</w:t>
+                <w:t xml:space="preserve">hal-04628790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to approach the resilience of livestock exposed to environmental challenges? Quantification of individual response and recovery by means of differential calculus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Crop-livestock-forestry systems as a strategy for mitigating greenhouse gas emissions and enhancing the sustainability of forage-based livestock systems in the Amazon biome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyce Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pires</w:t>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno C Pedreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100008⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.167396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708419v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of robustness indicators using adaptive responses to short-term feed restriction in suckling primiparous beef cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">How to approach the resilience of livestock exposed to environmental challenges? Quantification of individual response and recovery by means of differential calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barreto-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100556⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03708386v1</w:t>
+                <w:t xml:space="preserve">hal-03708419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of dairy cows with different productive lifespan emerge together from multiple traits assessed at first lactation: the case of a grassland-based dairy system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Exploration of robustness indicators using adaptive responses to short-term feed restriction in suckling primiparous beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coppa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2021.104443⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (7), pp.100556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146933v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of ammonia emissions from dairy cattle cubicle houses via improved management- or design-based strategies: A modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Profiles of dairy cows with different productive lifespan emerge together from multiple traits assessed at first lactation: the case of a grassland-based dairy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Snoek</w:t>
+                <w:t xml:space="preserve">M. Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
+                <w:t xml:space="preserve">J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Brusselman</w:t>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.09.079⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2021.104443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602267v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of evaporative cooling efficiency in greenhouses equiped with wetted porous plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reduction of ammonia emissions from dairy cattle cubicle houses via improved management- or design-based strategies: A modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadayuki Yanagi Junior</w:t>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jofran Luiz de Oliveira</w:t>
+                <w:t xml:space="preserve">Dennis Snoek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo Alexander Osorio-Saraz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Brusselman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15446/dyna.v84n203.59564⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 574, pp.520-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.09.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619633v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CO2- and SF6- based tracer gas methods for the estimation of ventilation rates in a naturally ventilated dairy barn</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of evaporative cooling efficiency in greenhouses equiped with wetted porous plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Mosquera</w:t>
+                <w:t xml:space="preserve">Flavio Alves-Damasceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik J.C. van Dooren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
+                <w:t xml:space="preserve">Tadayuki Yanagi Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofran Luiz de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Alexander Osorio-Saraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">DYNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (203), pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/dyna.v84n203.59564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630521v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for airflow rate measurements in a naturally ventilated mock-up animal building with side and ridge vents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comparison of CO2- and SF6- based tracer gas methods for the estimation of ventilation rates in a naturally ventilated dairy barn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik J.C. van Dooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.05.036⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602375v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of enteric methane emissions from individual beef cattle in tropical pastures of improving quality: a case study with the model RUMINANT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Methodology for airflow rate measurements in a naturally ventilated mock-up animal building with side and ridge vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Overbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Vogeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. F. Balieiro</w:t>
+                <w:t xml:space="preserve">E. Brusselman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470016000248⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.153-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607622v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind tunnel study of ammonia transfer from a manure pit fitted with a dairy cattle slatted floor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Simulation of enteric methane emissions from individual beef cattle in tropical pastures of improving quality: a case study with the model RUMINANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie van Weyenberg</w:t>
+                <w:t xml:space="preserve">M. Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Merci</w:t>
+                <w:t xml:space="preserve">P. Havlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Balieiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2015.1066449⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (03), pp.233-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470016000248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606248v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing airflow rates of a naturally ventilated test facility using a fast and simple algorithm supported by local air velocity measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Wind tunnel study of ammonia transfer from a manure pit fitted with a dairy cattle slatted floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlijn de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.G. Pieters</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie van Weyenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Merci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.202-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2015.1066449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.05.006⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01605504v1</w:t>
+                <w:t xml:space="preserve">hal-01606248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal environment in two broiler barns during the first three weeks of age</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Assessing airflow rates of a naturally ventilated test facility using a fast and simple algorithm supported by local air velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Vogeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Overbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brusselman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1807-1929/agriambi.v20n3p256-262⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01604731v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cfd based approach for determination of ammonia concentration profile and flux from poultry houses with natural ventilation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal environment in two broiler barns during the first three weeks of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilda de Fátima Ferreira Tinôco</w:t>
+                <w:t xml:space="preserve">Robinson Osorio H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keller Sullivan Olivera Rocha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ilda F. F. Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo A. Osorio S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Facultad Nacional de Agronomía </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15446/rfna.v69n1.54750⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.256-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1807-1929/agriambi.v20n3p256-262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606520v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution and their mitigation measures in Brazilian poultry production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial variability of mixing ratios of ammonia and tracer gases in a naturally ventilated dairy cow barn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jadir Nogueira da Silva</w:t>
+                <w:t xml:space="preserve">Luciano B. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Teixeira Albino</w:t>
+                <w:t xml:space="preserve">Hendrik Jan C. van Dooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerley Moreira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilda de Fatima F. Tinôco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (50), pp.4522-4531. </w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 129, pp.360-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5897/AJAR2015.10356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606249v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of EC-5 soil moisture sensorsfor real-time determination of poultry manure or litter moisture content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A cfd based approach for determination of ammonia concentration profile and flux from poultry houses with natural ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Alexander Osorio Saraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda de Fátima Ferreira Tinôco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keller Sullivan Olivera Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. W. B. Naseimento</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Norton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Engineering in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13031/aea.30.10158⟩</w:t>
+              <w:t xml:space="preserve">Revista Facultad Nacional de Agronomía </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (1), pp.7825-7834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/rfna.v69n1.54750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606523v1</w:t>
+                <w:t xml:space="preserve">hal-01606520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Heating System in Poultry Houses Using a CFD Model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NDIR gas sensor for spatial monitoring of carbon dioxide concentrations in naturally ventilated livestock buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano B. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Jan C. van Dooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda de Fatima F. Tinôco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Facultad Nacional de Agronomía </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15446/rfnam.v67n2.44178⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.11239-11257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150511239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606797v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined protocol for calculating air flow rate of naturallyventilated broiler barns based on co2 mass balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Air pollution and their mitigation measures in Brazilian poultry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Santos Dalólio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadir Nogueira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Teixeira Albino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerley Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jairo Alexander Osorio-Saraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15446/dyna.v81n185.38069⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (50), pp.4522-4531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJAR2015.10356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606779v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia emissions from a naturally and a mechanically ventilated broiler house in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda F. F. Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia emission and performance of laying hens as affected by different dosages of Yucca schidigera in the diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of EC-5 soil moisture sensorsfor real-time determination of poultry manure or litter moisture content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Chepete</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. B. Bailey</w:t>
+                <w:t xml:space="preserve">J. W. B. Naseimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (3), pp.522-530. </w:t>
+              <w:t xml:space="preserve">Applied Engineering in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.277-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/japr.2011-00420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13031/aea.30.10158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604458v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia emissions of pullets and laying hens as affected by stocking density and manure accumulation time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Heating System in Poultry Houses Using a CFD Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio Alves Damasceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Alexander Osorio Saraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Li</w:t>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Aredes Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13031/2013.41511⟩</w:t>
+              <w:t xml:space="preserve">Revista Facultad Nacional de Agronomía </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.7355-7363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/rfnam.v67n2.44178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004794v1</w:t>
+                <w:t xml:space="preserve">hal-01606797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and moisture production of w‐36 laying hens at 24°c to 27°c temperature conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A refined protocol for calculating air flow rate of naturallyventilated broiler barns based on co2 mass balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda de Fatima Ferreira-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Ogink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Osorio-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Alexander Osorio-Saraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DYNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (185), pp.189-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/dyna.v81n185.38069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammonia emission and performance of laying hens as affected by different dosages of Yucca schidigera in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Chepete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Chepete</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. B. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (3), pp.522-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/japr.2011-00420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammonia emissions of pullets and laying hens as affected by stocking density and manure accumulation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the ASABE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (3), pp.1067-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13031/2013.41511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat and moisture production of w‐36 laying hens at 24°c to 27°c temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Chepete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the ASABE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (4), pp.1491-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3359,2396 +3761,2396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with increased resilience to heat waves in French dairy herds - a long-term study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantale Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTI-HERD: Which farming practices lead cattle herds towards enhanced resilience and efficiency while emitting less GHG and nitrogen emissions when exposed to environmental disturbances? A modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Castro Dias Castro Dias Cuyabano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Annuel du Meta Programme CLIMAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambray-Lès-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to study the resilience of dairy herds to climate change from on-farm data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VetAgroSup-EAAP, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Do cows with less perturbed lactation curves stay longer in the herd?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Abdelkrim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Annuel AtmosPHASE Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251495v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do cows with less perturbed lactation curves stay longer in the herd?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel AtmosPHASE Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720780v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience, robustesse : le point sur les concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'automne UMR Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Herbivores, Dec 2023, Lempdes (Clermont-Ferrand), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of suckling cows at herd level is associated with cows’ productive longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using piecewise regression models to evaluate beef cow responses to nutritional challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aliakbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling suckling beef and dairy cows’ responses to feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aliakbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">27. Global sensitivity analysis of empirical enteric methane emissions models for silvopastoral systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyce Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno C Pedreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Alghero, Italy. pp.541-542, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring links among indicators of feed efficiency and resilience in Montbéliarde and Holstein cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing duration of feed restriction: performance ranking and variability of beef cows’ response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7.Annual Meeting of European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economies of scale in farms and environmental inequalities through the lenses of nitrogen fertilizer use: Concept development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Winiwarter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nitrogen Initiative Conference, "Solutions to improve nitrogen use efficiency for the world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Sensitivity and Uncertainty of an NH3 Emission Reduction Calculator for Dairy Cattle Barns by Means of Monte Carlo Analysis Combined with Least Square Linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Brusselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Pieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference in Celebration of Howard Raiffa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Laxenburg, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of standard k-ε and LES turbulence models on a full scale numerical CFD simulation for a naturally ventilated pig barn prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Vogeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Overbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ASABE International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, New Orleans, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13031/aim.20152175379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based tool to estimate the NH 3 emission reduction potential of adapted dairy housing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Brusselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Warshaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modeling of the thermal environment in a negative pressure tunnel ventilated broiler barn during the first week of life 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Osorio-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda de Fátima Ferreira Tinôco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Marcela Guerra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Livestock Farming 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of CFD modeling for determination of ammonia emission in non-insulated poultry houses with natural ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Alexander Osorio Saraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keller Sullivan Olivera Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda de Fátima Ferreira Tinôco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 ASABE Annual International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Kentucky, Aug 2011, Louisville, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13031/2013.37308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia Emissions of Laying Hens as Affected by Stocking Density and Manure Accumulation Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 ASABE Annual International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Pittsbirgh, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13031/2013.29895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia Emissions of Pullets and Effects of Stocking Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 ASABE Annual International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASABE, Jun 2009, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5758,633 +6160,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency relates to the ability of supporting lactation in dairy cows facing feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow robustness in fluctuating environments via trade-off analysis of life functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the 68th European Federation of Animal Science (EAAP) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIR MOTION PATTERNS IN A NATURALLY VENTILATED DAIRY BARN BY MEANS OF A CFD MODEL COMBINED WITH THE CARBON DIOXIDE MASS BALANCE METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elohanna L. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda de Fátima Ferreira Tinôco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Agricultural Engineering (AgEng 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Zurick, Swaziland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and Calibration of a Soil Moisture Sensor for Measuring Poultry Manure or Litter Moisture Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 ASABE Annual International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Rhode Island, United States. American Society of Agricultural and Biological Engineers, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13031/2013.29895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6394,537 +6796,537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplemental tables and figures for J. Dairy Sci. article 2024-25488: Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13784762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on productive, functional traits at first lactation and productive longevity from a herd of 185 Montbéliarde and Prim’Holstein cows managed under a low-input mountainous grassland farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/MEN81R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R script for quantification of physiological dynamic responses of individual animals exposed to environmental challenges by means of differential smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5776748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of milk yield response of a suckling cow exposed to feed restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5776668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6934,147 +7336,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7084,185 +7486,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of means to measure emissions and air flows Through naturally ventilated livestock buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Universidade Federal de Viçosa, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02799556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia emissions, feeding and defecation dynamics of W36 pullets and laying hens as affected by stocking density and manure accumulation time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Iowa State University, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02811600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7330,51 +7732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CBB678D"/>
+    <w:nsid w:val="A3AD7C03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7561,51 +7963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciano-barreto-mendes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3358-2273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyce Monteiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flabiele S Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe L Abdalla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04607-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Pedreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167396" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104443" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Snoek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W.M. Ogink" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brusselman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.079" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alves-Damasceno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayuki Yanagi Junior" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofran Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio-Saraz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v84n203.59564" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630521v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mosquera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J.C. van Dooren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.06.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Overbeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Vogeleer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusselman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demeyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Havl&#237;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Balieiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000248" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn de Paepe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Weyenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Merci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1066449" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio H." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda F. F. Tinoco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A. Osorio S" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller S. O. Rocha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-1929/agriambi.v20n3p256-262" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio Saraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de F&#225;tima Ferreira Tin&#244;co" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller Sullivan Olivera Rocha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfna.v69n1.54750" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Santos Dal&#243;lio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadir Nogueira da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Teixeira Albino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerley Moreira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2015.10356" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. B. Naseimento" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aea.30.10158" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Alves Damasceno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Aredes Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfnam.v67n2.44178" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima Ferreira-Tinoco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Ogink" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio-Hernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v81n185.38069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606521v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Osorio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Chepete" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Bailey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/japr.2011-00420" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Xin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.41511" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Chassaing" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelkrim Ahmed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Abdalla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.418" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aim.20152175379" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Marcela Guerra Garcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barbari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028646v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gates" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.37308" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028682v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.29895" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605448v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elohanna L. Azevedo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811600v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciano-barreto-mendes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3358-2273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Souza Mariano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Alves Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Justino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Campos De Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paranhos Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8040124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyce Monteiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flabiele S Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe L Abdalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04607-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Pedreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167396" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Snoek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W.M. Ogink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brusselman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alves-Damasceno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayuki Yanagi Junior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofran Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio-Saraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v84n203.59564" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mosquera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J.C. van Dooren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Overbeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Vogeleer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusselman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demeyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Havl&#237;k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Balieiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn de Paepe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Weyenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Merci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1066449" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio H." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda F. F. Tinoco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A. Osorio S" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller S. O. Rocha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-1929/agriambi.v20n3p256-262" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Mendes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan C. van Dooren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima F. Tin&#244;co" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.11.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio Saraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de F&#225;tima Ferreira Tin&#244;co" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller Sullivan Olivera Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfna.v69n1.54750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150511239" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Santos Dal&#243;lio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadir Nogueira da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Teixeira Albino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerley Moreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2015.10356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Osorio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. B. Naseimento" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aea.30.10158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Alves Damasceno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Aredes Martins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfnam.v67n2.44178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima Ferreira-Tinoco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Ogink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio-Hernandez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v81n185.38069" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Chepete" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Bailey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/japr.2011-00420" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Xin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.41511" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Chassaing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelkrim Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Abdalla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.418" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aim.20152175379" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028354v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Marcela Guerra Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barbari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gates" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.37308" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.29895" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elohanna L. Azevedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799556v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>