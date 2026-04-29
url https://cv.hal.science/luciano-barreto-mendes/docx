--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -2093,299 +2093,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing airflow rates of a naturally ventilated test facility using a fast and simple algorithm supported by local air velocity measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Brusselman</w:t>
+                <w:t xml:space="preserve">Thermal environment in two broiler barns during the first three weeks of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Osorio H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda F. F. Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo A. Osorio S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.G. Pieters</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.256-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1807-1929/agriambi.v20n3p256-262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605504v1</w:t>
+                <w:t xml:space="preserve">hal-01604731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal environment in two broiler barns during the first three weeks of age</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jairo A. Osorio S</w:t>
+                <w:t xml:space="preserve">Assessing airflow rates of a naturally ventilated test facility using a fast and simple algorithm supported by local air velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Vogeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Overbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brusselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
+                <w:t xml:space="preserve">J.G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (3), pp.256-262. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.198-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1807-1929/agriambi.v20n3p256-262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01604731v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of mixing ratios of ammonia and tracer gases in a naturally ventilated dairy cow barn</w:t>
               </w:r>
@@ -2893,598 +2893,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia emissions from a naturally and a mechanically ventilated broiler house in Brazil</w:t>
+                <w:t xml:space="preserve">Evaluation of EC-5 soil moisture sensorsfor real-time determination of poultry manure or litter moisture content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo Osorio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. B. Naseimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Engineering in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13031/aea.30.10158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606521v1</w:t>
+                <w:t xml:space="preserve">hal-01606523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of EC-5 soil moisture sensorsfor real-time determination of poultry manure or litter moisture content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Heating System in Poultry Houses Using a CFD Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio Alves Damasceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Alexander Osorio Saraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. W. B. Naseimento</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Aredes Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Engineering in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13031/aea.30.10158⟩</w:t>
+              <w:t xml:space="preserve">Revista Facultad Nacional de Agronomía </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.7355-7363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/rfnam.v67n2.44178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606523v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Heating System in Poultry Houses Using a CFD Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A refined protocol for calculating air flow rate of naturallyventilated broiler barns based on co2 mass balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcio Aredes Martins</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda de Fatima Ferreira-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Ogink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Osorio-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Alexander Osorio-Saraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Facultad Nacional de Agronomía </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15446/rfnam.v67n2.44178⟩</w:t>
+              <w:t xml:space="preserve">DYNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (185), pp.189-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/dyna.v81n185.38069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606797v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined protocol for calculating air flow rate of naturallyventilated broiler barns based on co2 mass balance</w:t>
+                <w:t xml:space="preserve">Ammonia emissions from a naturally and a mechanically ventilated broiler house in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda F. F. Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606779v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia emission and performance of laying hens as affected by different dosages of Yucca schidigera in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Chepete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. B. Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3648,77 +3648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and moisture production of w‐36 laying hens at 24°c to 27°c temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Chepete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the ASABE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (4), pp.1491-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5684,51 +5684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modeling of the thermal environment in a negative pressure tunnel ventilated broiler barn during the first week of life 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Osorio-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda de Fátima Ferreira Tinôco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIR MOTION PATTERNS IN A NATURALLY VENTILATED DAIRY BARN BY MEANS OF A CFD MODEL COMBINED WITH THE CARBON DIOXIDE MASS BALANCE METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elohanna L. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7732,51 +7732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3AD7C03"/>
+    <w:nsid w:val="EB9ACE51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7963,51 +7963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciano-barreto-mendes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3358-2273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Souza Mariano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Alves Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Justino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Campos De Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paranhos Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8040124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyce Monteiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flabiele S Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe L Abdalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04607-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Pedreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167396" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Snoek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W.M. Ogink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brusselman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alves-Damasceno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayuki Yanagi Junior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofran Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio-Saraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v84n203.59564" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mosquera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J.C. van Dooren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Overbeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Vogeleer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusselman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demeyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Havl&#237;k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Balieiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn de Paepe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Weyenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Merci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1066449" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio H." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda F. F. Tinoco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A. Osorio S" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller S. O. Rocha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-1929/agriambi.v20n3p256-262" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Mendes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan C. van Dooren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima F. Tin&#244;co" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.11.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio Saraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de F&#225;tima Ferreira Tin&#244;co" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller Sullivan Olivera Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfna.v69n1.54750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150511239" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Santos Dal&#243;lio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadir Nogueira da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Teixeira Albino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerley Moreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2015.10356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Osorio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. B. Naseimento" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aea.30.10158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Alves Damasceno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Aredes Martins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfnam.v67n2.44178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima Ferreira-Tinoco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Ogink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio-Hernandez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v81n185.38069" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Chepete" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Bailey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/japr.2011-00420" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Xin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.41511" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Chassaing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelkrim Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Abdalla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.418" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aim.20152175379" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028354v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Marcela Guerra Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barbari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gates" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.37308" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.29895" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elohanna L. Azevedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799556v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciano-barreto-mendes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3358-2273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Souza Mariano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Alves Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Justino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Campos De Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paranhos Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8040124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyce Monteiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flabiele S Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe L Abdalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04607-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Pedreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167396" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Snoek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W.M. Ogink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brusselman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alves-Damasceno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayuki Yanagi Junior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofran Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio-Saraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v84n203.59564" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mosquera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J.C. van Dooren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Overbeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Vogeleer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusselman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demeyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Havl&#237;k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Balieiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn de Paepe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Weyenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Merci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1066449" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio H." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda F. F. Tinoco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A. Osorio S" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller S. O. Rocha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-1929/agriambi.v20n3p256-262" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Mendes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan C. van Dooren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima F. Tin&#244;co" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.11.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio Saraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de F&#225;tima Ferreira Tin&#244;co" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller Sullivan Olivera Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfna.v69n1.54750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150511239" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Santos Dal&#243;lio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadir Nogueira da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Teixeira Albino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerley Moreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2015.10356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. B. Naseimento" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aea.30.10158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Alves Damasceno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Aredes Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfnam.v67n2.44178" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima Ferreira-Tinoco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Ogink" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio-Hernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v81n185.38069" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Osorio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Chepete" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Bailey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/japr.2011-00420" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Xin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.41511" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Chassaing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelkrim Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Abdalla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.418" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aim.20152175379" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028354v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Marcela Guerra Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barbari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gates" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.37308" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.29895" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elohanna L. Azevedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799556v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>