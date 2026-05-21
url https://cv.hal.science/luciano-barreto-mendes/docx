--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -2093,299 +2093,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal environment in two broiler barns during the first three weeks of age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing airflow rates of a naturally ventilated test facility using a fast and simple algorithm supported by local air velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Vogeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Overbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brusselman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Osorio H.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
+                <w:t xml:space="preserve">J.G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1807-1929/agriambi.v20n3p256-262⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604731v1</w:t>
+                <w:t xml:space="preserve">hal-01605504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing airflow rates of a naturally ventilated test facility using a fast and simple algorithm supported by local air velocity measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Brusselman</w:t>
+                <w:t xml:space="preserve">Thermal environment in two broiler barns during the first three weeks of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Osorio H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda F. F. Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo A. Osorio S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Pieters</w:t>
+                <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 104, pp.198-207. </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.256-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1807-1929/agriambi.v20n3p256-262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01605504v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of mixing ratios of ammonia and tracer gases in a naturally ventilated dairy cow barn</w:t>
               </w:r>
@@ -2499,157 +2499,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cfd based approach for determination of ammonia concentration profile and flux from poultry houses with natural ventilation</w:t>
+                <w:t xml:space="preserve">Air pollution and their mitigation measures in Brazilian poultry production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo Alexander Osorio Saraz</w:t>
+                <w:t xml:space="preserve">Felipe Santos Dalólio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilda de Fátima Ferreira Tinôco</w:t>
+                <w:t xml:space="preserve">Jadir Nogueira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keller Sullivan Olivera Rocha</w:t>
+                <w:t xml:space="preserve">Luiz Fernando Teixeira Albino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerley Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Norton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Facultad Nacional de Agronomía </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69 (1), pp.7825-7834. </w:t>
+              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (50), pp.4522-4531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15446/rfna.v69n1.54750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5897/AJAR2015.10356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606520v1</w:t>
+                <w:t xml:space="preserve">hal-01606249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NDIR gas sensor for spatial monitoring of carbon dioxide concentrations in naturally ventilated livestock buildings</w:t>
               </w:r>
@@ -2763,728 +2763,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution and their mitigation measures in Brazilian poultry production</w:t>
+                <w:t xml:space="preserve">A cfd based approach for determination of ammonia concentration profile and flux from poultry houses with natural ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Santos Dalólio</w:t>
+                <w:t xml:space="preserve">Jairo Alexander Osorio Saraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jadir Nogueira da Silva</w:t>
+                <w:t xml:space="preserve">Ilda de Fátima Ferreira Tinôco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Teixeira Albino</w:t>
+                <w:t xml:space="preserve">Keller Sullivan Olivera Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerley Moreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+                <w:t xml:space="preserve">Tomas Norton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (50), pp.4522-4531. </w:t>
+              <w:t xml:space="preserve">Revista Facultad Nacional de Agronomía </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (1), pp.7825-7834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5897/AJAR2015.10356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15446/rfna.v69n1.54750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606249v1</w:t>
+                <w:t xml:space="preserve">hal-01606520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of EC-5 soil moisture sensorsfor real-time determination of poultry manure or litter moisture content</w:t>
+                <w:t xml:space="preserve">Ammonia emissions from a naturally and a mechanically ventilated broiler house in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda F. F. Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Li</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jairo Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Engineering in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606523v1</w:t>
+                <w:t xml:space="preserve">hal-01606521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Heating System in Poultry Houses Using a CFD Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of EC-5 soil moisture sensorsfor real-time determination of poultry manure or litter moisture content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcio Aredes Martins</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. B. Naseimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Facultad Nacional de Agronomía </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15446/rfnam.v67n2.44178⟩</w:t>
+              <w:t xml:space="preserve">Applied Engineering in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13031/aea.30.10158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606797v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined protocol for calculating air flow rate of naturallyventilated broiler barns based on co2 mass balance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Heating System in Poultry Houses Using a CFD Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio Alves Damasceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Alexander Osorio Saraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jairo Alexander Osorio-Saraz</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Aredes Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15446/dyna.v81n185.38069⟩</w:t>
+              <w:t xml:space="preserve">Revista Facultad Nacional de Agronomía </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.7355-7363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/rfnam.v67n2.44178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606779v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia emissions from a naturally and a mechanically ventilated broiler house in Brazil</w:t>
+                <w:t xml:space="preserve">A refined protocol for calculating air flow rate of naturallyventilated broiler barns based on co2 mass balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda de Fatima Ferreira-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Ogink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Osorio-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Alexander Osorio-Saraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DYNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (185), pp.189-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/dyna.v81n185.38069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606521v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia emission and performance of laying hens as affected by different dosages of Yucca schidigera in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Chepete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. B. Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3648,77 +3648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and moisture production of w‐36 laying hens at 24°c to 27°c temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Chepete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the ASABE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (4), pp.1491-1493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4248,260 +4248,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+                <w:t xml:space="preserve">Résilience, robustesse : le point sur les concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Université d'automne UMR Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Herbivores, Dec 2023, Lempdes (Clermont-Ferrand), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251495v1</w:t>
+                <w:t xml:space="preserve">hal-04815222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience, robustesse : le point sur les concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'automne UMR Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Herbivores, Dec 2023, Lempdes (Clermont-Ferrand), France</w:t>
+              <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815222v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of suckling cows at herd level is associated with cows’ productive longevity</w:t>
               </w:r>
@@ -4589,286 +4589,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using piecewise regression models to evaluate beef cow responses to nutritional challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling suckling beef and dairy cows’ responses to feed restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aliakbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127086v1</w:t>
+                <w:t xml:space="preserve">hal-03798854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling suckling beef and dairy cows’ responses to feed restriction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using piecewise regression models to evaluate beef cow responses to nutritional challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03798854v1</w:t>
+                <w:t xml:space="preserve">hal-04127086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">27. Global sensitivity analysis of empirical enteric methane emissions models for silvopastoral systems</w:t>
               </w:r>
@@ -5118,51 +5118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing duration of feed restriction: performance ranking and variability of beef cows’ response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5427,459 +5427,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of standard k-ε and LES turbulence models on a full scale numerical CFD simulation for a naturally ventilated pig barn prototype</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CFD modeling of the thermal environment in a negative pressure tunnel ventilated broiler barn during the first week of life 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Osorio-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda de Fátima Ferreira Tinôco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Marcela Guerra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ASABE International Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Precision Livestock Farming 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028389v1</w:t>
+                <w:t xml:space="preserve">hal-05285563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based tool to estimate the NH 3 emission reduction potential of adapted dairy housing systems</w:t>
+                <w:t xml:space="preserve">Effects of standard k-ε and LES turbulence models on a full scale numerical CFD simulation for a naturally ventilated pig barn prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Vogeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Overbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Demeyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Pieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th EAAP Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 ASABE International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13031/aim.20152175379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028354v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD modeling of the thermal environment in a negative pressure tunnel ventilated broiler barn during the first week of life 1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-based tool to estimate the NH 3 emission reduction potential of adapted dairy housing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Brusselman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan G. Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Livestock Farming 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">66th EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warshaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285563v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of CFD modeling for determination of ammonia emission in non-insulated poultry houses with natural ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Alexander Osorio Saraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keller Sullivan Olivera Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda de Fátima Ferreira Tinôco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,277 +6168,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feed efficiency relates to the ability of supporting lactation in dairy cows facing feed restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Pires</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204291v1</w:t>
+                <w:t xml:space="preserve">hal-04193826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency relates to the ability of supporting lactation in dairy cows facing feed restriction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
+              <w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193826v1</w:t>
+                <w:t xml:space="preserve">hal-04204291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow robustness in fluctuating environments via trade-off analysis of life functions</w:t>
               </w:r>
@@ -6562,90 +6562,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIR MOTION PATTERNS IN A NATURALLY VENTILATED DAIRY BARN BY MEANS OF A CFD MODEL COMBINED WITH THE CARBON DIOXIDE MASS BALANCE METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keller S. O. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elohanna L. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico W.M. Ogink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda de Fátima Ferreira Tinôco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Agricultural Engineering (AgEng 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Zurick, Swaziland</w:t>
@@ -7732,51 +7732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB9ACE51"/>
+    <w:nsid w:val="A212AD97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7963,51 +7963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciano-barreto-mendes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3358-2273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Souza Mariano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Alves Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Justino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Campos De Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paranhos Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8040124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyce Monteiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flabiele S Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe L Abdalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04607-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Pedreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167396" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Snoek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W.M. Ogink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brusselman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alves-Damasceno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayuki Yanagi Junior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofran Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio-Saraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v84n203.59564" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mosquera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J.C. van Dooren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Overbeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Vogeleer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusselman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demeyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Havl&#237;k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Balieiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn de Paepe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Weyenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Merci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1066449" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio H." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda F. F. Tinoco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A. Osorio S" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller S. O. Rocha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-1929/agriambi.v20n3p256-262" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Mendes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan C. van Dooren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima F. Tin&#244;co" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.11.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio Saraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de F&#225;tima Ferreira Tin&#244;co" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller Sullivan Olivera Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfna.v69n1.54750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150511239" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Santos Dal&#243;lio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadir Nogueira da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Teixeira Albino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerley Moreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2015.10356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. B. Naseimento" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aea.30.10158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Alves Damasceno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Aredes Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfnam.v67n2.44178" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima Ferreira-Tinoco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Ogink" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio-Hernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v81n185.38069" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Osorio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Chepete" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Bailey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/japr.2011-00420" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Xin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.41511" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Chassaing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelkrim Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Abdalla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.418" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aim.20152175379" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028354v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Marcela Guerra Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barbari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gates" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.37308" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.29895" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elohanna L. Azevedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799556v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciano-barreto-mendes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3358-2273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Souza Mariano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Alves Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Justino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Campos De Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paranhos Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering8040124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyce Monteiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flabiele S Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe L Abdalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04607-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Pedreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167396" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Pieters" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Snoek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W.M. Ogink" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brusselman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alves-Damasceno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayuki Yanagi Junior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofran Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio-Saraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v84n203.59564" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mosquera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J.C. van Dooren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Overbeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Vogeleer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusselman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demeyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Havl&#237;k" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Balieiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn de Paepe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie van Weyenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Merci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1066449" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Pieters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.05.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio H." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda F. F. Tinoco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo A. Osorio S" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller S. O. Rocha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-1929/agriambi.v20n3p256-262" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Mendes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan C. van Dooren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima F. Tin&#244;co" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.11.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Santos Dal&#243;lio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadir Nogueira da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Teixeira Albino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerley Moreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2015.10356" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150511239" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Alexander Osorio Saraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de F&#225;tima Ferreira Tin&#244;co" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keller Sullivan Olivera Rocha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfna.v69n1.54750" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Osorio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. B. Naseimento" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aea.30.10158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Alves Damasceno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Aredes Martins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rfnam.v67n2.44178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima Ferreira-Tinoco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Ogink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Osorio-Hernandez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v81n185.38069" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Chepete" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Bailey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/japr.2011-00420" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Xin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.41511" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Chassaing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelkrim Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Abdalla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.418" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028332v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieters" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Marcela Guerra Garcia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barbari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/aim.20152175379" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028354v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gates" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.37308" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/2013.29895" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elohanna L. Azevedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/MEN81R" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799556v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>