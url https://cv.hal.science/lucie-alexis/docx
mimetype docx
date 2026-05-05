--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LUCIE ALEXIS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l’information et de la communication, Université Grenoble Alpes, laboratoire Groupe de recherche sur les enjeux de la communication (GRESEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis est Maîtresse de conférences en Sciences de l’information et de la communication à l’Université Grenoble Alpes au sein du Gresec et chercheuse associée au Carism. Ses recherches portent principalement sur les mutations des formats audiovisuels (formes brèves, podcasts, extension de la télé-réalité sur les médias sociaux, etc.), la mobilisation des archives audiovisuelles dans les productions numériques et les reconfigurations de l’audiovisuel public. Elle a été chercheuse associée à l’Institut national de l’audiovisuel entre 2020 et 2022. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire, produire et réaliser des podcasts à France Culture : expérimenter sans s’affranchir de l’antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ksh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formation des &amp;quot;influenceurs&amp;quot; à l’autorégulation de la publicité : stratégies de communication et démarches pédagogiques de l’Autorité de régulation professionnelle de la publicité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la culture : histoire et perspectives du journalisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Di Sciullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, p. 7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La culture, ça se partage&amp;quot;. L’audiovisuel public au cœur d’une mutualisation des pratiques du journalisme culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, p. 51 à 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geschlechterordnung und Radiowellen. Frauen in den französischen Morgennachrichten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Basile-Commaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rundfunk und Geschichte </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1-2), p. 68-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une soirée Zoom avec La Femme de ma vie. Quand le théâtre confiné se joue en ligne et en direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/4 (218), pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/4 (218), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par temps de confinement : culture et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/4 (218)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter pour exposer : une recherche-création pédagogique autour des 50 ans du Procès de Bobigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications de visite de sites patrimoniaux : en quête de singularité dans un univers standardisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Valex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La visite “augmentée”. Quand les petits médias deviennent grands, 222 (4), pp.89-111. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.222.0089.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez les librairies ! Le traitement médiatique de la librairie indépendante face aux sites de vente en ligne et aux grandes enseignes en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LIVRE, NUMÉRIQUE &amp; COMMUNICATION, 52, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Star Ac’ revue et corrigée par les réseaux socio-numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (14), p. 37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre de genre et ondes radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Basile-Commaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mode et communication environnementale, 55, pp.175-192. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v55i55.65743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Star Ac’ revue et corrigée par les réseaux socio-numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, p. 37 à 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « projets numériques patrimoniaux » : une dépolitisation au service des entreprises du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Valex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.034.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218, p. 23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Maïtena BIRABEN et Alexandra CRUCQ, fondatrices de Mesdames productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Star Ac’ revue et corrigée par les réseaux socio-numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Chatelet Claire, Rueda Amanda et Savelli Julie (dirs.), Formes audiovisuelles connectées. Pratiques de création et expériences spectatorielles, Aix-en-Provence, Presses Universitaires de Provence, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gérard Genette, théoricien de la communication ?, 4 (202), pp.154-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.202.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-réalité et réseaux socio-numériques : un couple médiatique gagnant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez les librairies ! Le traitement médiatique de la librairie indépendante face aux sites de vente en ligne et aux grandes enseignes en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre le « tournant numérique ». Retour sur la délinéarisation du magazine culturel &amp;quot;Des mots de minuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mutations de la télévision, 1 (10), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/telev.010.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission culturelle de la télévision publique de 1993 à 2017 : une approche sémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varia 2018, 19 (1), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.024.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturebox, le portail culturel au cœur de la stratégie numérique de France Télévisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.159-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturebox, le portail culturel au cœur de la stratégie numérique de France Télévisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les industries culturelles à la conquête des plateformes ?, 13 (1-2), pp.159-193. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.3226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les injonctions dans les institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Appiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre le &amp;quot;tournant numérique&amp;quot;. Retour sur la délinéarisation du magazine culturel Des mots de minuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission culturelle de la télévision publique de 1993 à 2017 : une approche sémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.81-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positions de thèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le temps long des réseaux sociaux numériques, 2 (31), pp.245-246. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.031.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs télévisuels et mises en scène du désaccord : les cas d’On n’est pas couché et de Ce soir (ou jamais !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs télévisuels et mises en scène du désaccord : les cas d’On n’est pas couché et de Ce soir (ou jamais !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manifestations discursives du désaccord en domaine français, 67, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.4473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une remise en jeu de la représentation théâtrale par les nouvelles écritures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désactiver la violence verbale : pacification et disqualification au moyen de la politesse dans Ce soir (ou jamais !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ravat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres télévisés : les corps des publics à et face à l’écran de 1950 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Scènes culturelles et performances corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme culturel : enjeux historiques, éditoriaux et méthodologiques autour d’une spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Di Sciullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation au cycle de conférences Recherches sur le journalisme et les médias, organisées dans le cadre de l’enseignement commun au Double Master franco-allemand de journalisme transnational et au Master Journalisme culturel de l’Université Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les usages de l’IA générative de l’école à l’université : projets croisés d’enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Les émotions sont-elles des données comme les autres ? Enjeux de coopération entre les équipes créatives et les IA génératives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabCom MeetUX, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérimentation « Chercheur-es en doudoune : quand une institution scientifique débarque sur Twitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitch : un nouvel espace d’expression scientifique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste cartographique du chercheur pour recenser la circulation médiatique d’archives audiovisuelles : le cas des 50 ans du discours de Simone Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas e reflexões sobre arquivo e acervos sonoros e audiovisuais: experiências Brasil-França: Cartografia, mídia e mediação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encontro AMIS UFMG, Oct 2024, Bello Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire avec les archives audiovisuelles : une pluralité de pratiques dans la création de podcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Cultures Populaires, Cultures Savantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Invitation au Séminaire du laboratoire Marge, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts : vers une décontextualisation des archives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontro AMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rio de Janairo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision publique française entre généalogies médiatiques et résistances : un retravail des formats télévisuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation au colloque international « Plateformes et usages : cinéma, télévision, jeu vidéo et création numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelles méthodes pour étudier le podcast natif d’information ? Retour sur les premières recherches de l’Observatoire du Podcast (Obcast) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Di Sciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Congrès de la Société Française des Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et patrimoine : des méthodes pour révéler les stratégies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes sur les ondes radiophoniques françaises : toujours une place à prendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Basile-Commaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Khemilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre(s) et communication : enjeux éthiques, épistémologiques et méthodologiques, 89e Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des archives de l’Institut national de l’audiovisuel au sein des productions de Culture Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du programme Archives-Médias-Images-Sociétés (AMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiologie audiovisuelle et entretiens semi-directifs : faire dialoguer les acteurs & les écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sémiotiques de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Vincennes-Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The media coverage of culture during lockdown: the case of book retail in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of the European Publishing Studies Association, Publishing in the 21st century - By the Book 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formation des « influenceurs » à l’autorégulation de la publicité : stratégies de communication et objectifs pédagogiques de l’Autorité de régulation professionnelle de la publicité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Influenceur-ses et publicitarisation des contenus sur les réseaux sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatiser pour conquérir des droits : une recherche-création pédagogique autour du Procès de Bobigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne au CARISM de l’ANR Gender Equality Monitor (GEM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser le geste graphique : une modalité créative d’entretiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les méthodes créatives de recherche : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement médiatique de la PMA avant, pendant et après le COVID : où sont les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GEM de l’ANR Gender Equality Monitor (GEM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles modalités d’exercice du pouvoir politique au cœur des &amp;quot;projets numériques patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Valex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Pouvoir local et technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céditec, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêter les 50 ans du Procès de Bobigny : imaginer la postérité dans l’espace public. Retour sur une expérience pédagogique de recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation au Séminaire du Lidilem, action « Genre », Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La culture, ça se partage ». L’information culturelle de la télévision publique au cœur d’une reconfiguration des pratiques professionnelles journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire et international Télévision, information et numérique. Pratiques et publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et promotions de la culture par la télévision publique : vers des dispositifs télévisuels en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateformisation de l’audiovisuel et nouveaux usages, Journées d’études oragnisées par le CEMTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vincennes-Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de théâtre en ligne en temps de confinement : vers une reconfiguration d’&amp;quot;être public&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics de la culture à l’ère du numérique, FABRICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Angouleme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité des femmes dans les médias : un combat dépassé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution et d’échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laetitia Biscarrat, Dec 2021, Nice, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/17q5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le service public audiovisuel investit Facebook : enjeux de participation sur Culture Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La fabrique de la participation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Collabora, ÉA Dicen-IDF, Nov 2020, Paris online, France. pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme culturel en mutation : quelles pratiques éditoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Di Sciullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-réalité et réseaux socio-numériques : un couple médiatique gagnant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-réalité et réseaux sociaux : un couple médiatique gagnant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par temps de confinement : cultures &amp; médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les injonctions dans les institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Appiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément A (19), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire dialoguer les acteurs, les publics et les écrans : entre approche sémiologique et entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saemmer, Alexandra; Tréhondart, Nolwenn; Appiotti, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Extensions Sémiotiques, 978-2-8061-3871-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme des contenus médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 384-388, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter à l’ère des « plateformes » numériques : audiovisuel public et diffusion en ligne de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bullich Vincent (dir.); Schmitt Laurie (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube – Les stratégies des acteurs de l’audiovisuel et du cinéma, la diversité des offres et des services, le renouvellement des pratiques et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiologie, une affaire de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Panthéon-Assas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans de l’Institut Français de Presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages pour des sémiologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Baptiste Legavre (dir.); Rémy Rieffel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Institut français de presse. Histoire d'une identité singulière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-241, 2024, Collection Référence, 978-2-37651-065-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tactiques de communication de la télévision confinée. Les cas de TF1, France 2 et M6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lycette Corbion-Condé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture : Sortie(s) de crise(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71- 90, 2023, Colloque &amp; essai, 9782370323965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weborama : focus sur les acteurs de référence de l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Valex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Manuel du Journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 511-516, 2022, 9782340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production audiovisuelle de la figure de l’artiste en intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camelia Cusnir; Nicolas Pélissier; Rémy Rieffel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectuels et médias à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-74, 2021, Communication et Civilisation, 978-2-343-23423-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les artistes déjouent la stigmatisation sociale. Les cas du film &amp;quot;Je suis Gong&amp;quot; de Laurie Lassalle et de la série de portraits &amp;quot;Prisonniers : des visages libérés&amp;quot; de Sylvain Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Di Sciullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maëlle Bazin; Frédéric Lambert; Giuseppina Sapio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stigmatiser discours médiatiques et normes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-300, 2020, 9782356876683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de catégoriser l’artiste à la télévision : l’exemple des arts plastiques dans &amp;quot;Des mots de minuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Priska Morrissey; Éric Thouvenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts et la télévision. Discours et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-105, 2019, 978-2-7535-7621-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview Médiapart, « À la Star Academy, la question du racisme surgit sur le devant de la scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview Le Soir, « Ebony, la finaliste victime de misogynoir qui politise la &amp;quot;Star Academy&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l’événement « Chercheur·e·s en doudoune : tes profs débarquent sur Twitch ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Huffington post, « La « Star Academy » est-elle restée coincée dans le passé ? Décryptage du télécrochet de TF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière « Histoire et évolution de l’activité de l’influence », Les Rendez-Vous de l’Image de La Maison de l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre en temps de confinement&amp;quot;, Intervention à la bibliothèque Yves de la Haye, Institut de la Communication et des Médias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'émission Le Meilleur des mondes de France Culture, « Les réseaux sociaux, nouvelles stars de la téléréalité ? », suivi de l’émission sur la chaîne Twitch de France Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Sorcières. D’après l’essai de Mona Chollet. Du 15 juin au 17 juin 2023, Théâtre de la Croix-Rousse, Nuits de Fourvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention. Culture et médias : quelles relations en temps de crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publicitaires français en quête d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Chatelet Claire, Rueda Amanda et Savelli Julie (dirs.), Formes audiovisuelles connectées. Pratiques de création et expériences spectatorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage Jost François, Pour une éthique des médias : les images sont aussi des actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LUCIE ALEXIS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Sciences de l’information et de la communication, Université Grenoble Alpes, laboratoire Groupe de recherche sur les enjeux de la communication (GRESEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis est Maîtresse de conférences en Sciences de l’information et de la communication à l’Université Grenoble Alpes au sein du Gresec et chercheuse associée au Carism. Ses recherches portent principalement sur les mutations des formats audiovisuels (formes brèves, podcasts, extension de la télé-réalité sur les médias sociaux, etc.), la mobilisation des archives audiovisuelles dans les productions numériques et les reconfigurations de l’audiovisuel public. Elle a été chercheuse associée à l’Institut national de l’audiovisuel entre 2020 et 2022. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire, produire et réaliser des podcasts à France Culture : expérimenter sans s’affranchir de l’antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ksh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formation des &amp;quot;influenceurs&amp;quot; à l’autorégulation de la publicité : stratégies de communication et démarches pédagogiques de l’Autorité de régulation professionnelle de la publicité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La culture, ça se partage&amp;quot;. L’audiovisuel public au cœur d’une mutualisation des pratiques du journalisme culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, p. 51 à 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geschlechterordnung und Radiowellen. Frauen in den französischen Morgennachrichten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Basile-Commaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rundfunk und Geschichte </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1-2), p. 68-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une soirée Zoom avec La Femme de ma vie. Quand le théâtre confiné se joue en ligne et en direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/4 (218), pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/4 (218), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par temps de confinement : culture et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/4 (218)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter pour exposer : une recherche-création pédagogique autour des 50 ans du Procès de Bobigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications de visite de sites patrimoniaux : en quête de singularité dans un univers standardisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Valex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La visite “augmentée”. Quand les petits médias deviennent grands, 222 (4), pp.89-111. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.222.0089.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la culture : histoire et perspectives du journalisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Di Sciullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, p. 7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Star Ac’ revue et corrigée par les réseaux socio-numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (14), p. 37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre de genre et ondes radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Basile-Commaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mode et communication environnementale, 55, pp.175-192. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v55i55.65743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « projets numériques patrimoniaux » : une dépolitisation au service des entreprises du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Valex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.034.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Star Ac’ revue et corrigée par les réseaux socio-numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, p. 37 à 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218, p. 23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Maïtena BIRABEN et Alexandra CRUCQ, fondatrices de Mesdames productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Star Ac’ revue et corrigée par les réseaux socio-numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Chatelet Claire, Rueda Amanda et Savelli Julie (dirs.), Formes audiovisuelles connectées. Pratiques de création et expériences spectatorielles, Aix-en-Provence, Presses Universitaires de Provence, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gérard Genette, théoricien de la communication ?, 4 (202), pp.154-156. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.202.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-réalité et réseaux socio-numériques : un couple médiatique gagnant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez les librairies ! Le traitement médiatique de la librairie indépendante face aux sites de vente en ligne et aux grandes enseignes en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LIVRE, NUMÉRIQUE &amp; COMMUNICATION, 52, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez les librairies ! Le traitement médiatique de la librairie indépendante face aux sites de vente en ligne et aux grandes enseignes en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission culturelle de la télévision publique de 1993 à 2017 : une approche sémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varia 2018, 19 (1), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.024.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre le « tournant numérique ». Retour sur la délinéarisation du magazine culturel &amp;quot;Des mots de minuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mutations de la télévision, 1 (10), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/telev.010.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturebox, le portail culturel au cœur de la stratégie numérique de France Télévisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.159-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les injonctions dans les institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Appiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturebox, le portail culturel au cœur de la stratégie numérique de France Télévisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les industries culturelles à la conquête des plateformes ?, 13 (1-2), pp.159-193. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.3226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre le &amp;quot;tournant numérique&amp;quot;. Retour sur la délinéarisation du magazine culturel Des mots de minuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission culturelle de la télévision publique de 1993 à 2017 : une approche sémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.81-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positions de thèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le temps long des réseaux sociaux numériques, 2 (31), pp.245-246. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.031.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs télévisuels et mises en scène du désaccord : les cas d’On n’est pas couché et de Ce soir (ou jamais !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs télévisuels et mises en scène du désaccord : les cas d’On n’est pas couché et de Ce soir (ou jamais !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manifestations discursives du désaccord en domaine français, 67, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.4473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désactiver la violence verbale : pacification et disqualification au moyen de la politesse dans Ce soir (ou jamais !)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ravat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une remise en jeu de la représentation théâtrale par les nouvelles écritures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres télévisés : les corps des publics à et face à l’écran de 1950 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Scènes culturelles et performances corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérimentation « Chercheur-es en doudoune : quand une institution scientifique débarque sur Twitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitch : un nouvel espace d’expression scientifique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les usages de l’IA générative de l’école à l’université : projets croisés d’enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Les émotions sont-elles des données comme les autres ? Enjeux de coopération entre les équipes créatives et les IA génératives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabCom MeetUX, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste cartographique du chercheur pour recenser la circulation médiatique d’archives audiovisuelles : le cas des 50 ans du discours de Simone Veil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas e reflexões sobre arquivo e acervos sonoros e audiovisuais: experiências Brasil-França: Cartografia, mídia e mediação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encontro AMIS UFMG, Oct 2024, Bello Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts : vers une décontextualisation des archives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontro AMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rio de Janairo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire avec les archives audiovisuelles : une pluralité de pratiques dans la création de podcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Cultures Populaires, Cultures Savantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Invitation au Séminaire du laboratoire Marge, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme culturel : enjeux historiques, éditoriaux et méthodologiques autour d’une spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Di Sciullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation au cycle de conférences Recherches sur le journalisme et les médias, organisées dans le cadre de l’enseignement commun au Double Master franco-allemand de journalisme transnational et au Master Journalisme culturel de l’Université Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision publique française entre généalogies médiatiques et résistances : un retravail des formats télévisuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation au colloque international « Plateformes et usages : cinéma, télévision, jeu vidéo et création numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et patrimoine : des méthodes pour révéler les stratégies professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelles méthodes pour étudier le podcast natif d’information ? Retour sur les premières recherches de l’Observatoire du Podcast (Obcast) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Di Sciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Congrès de la Société Française des Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formation des « influenceurs » à l’autorégulation de la publicité : stratégies de communication et objectifs pédagogiques de l’Autorité de régulation professionnelle de la publicité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Influenceur-ses et publicitarisation des contenus sur les réseaux sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatiser pour conquérir des droits : une recherche-création pédagogique autour du Procès de Bobigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne au CARISM de l’ANR Gender Equality Monitor (GEM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser le geste graphique : une modalité créative d’entretiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les méthodes créatives de recherche : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement médiatique de la PMA avant, pendant et après le COVID : où sont les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GEM de l’ANR Gender Equality Monitor (GEM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles modalités d’exercice du pouvoir politique au cœur des &amp;quot;projets numériques patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Valex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Pouvoir local et technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céditec, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêter les 50 ans du Procès de Bobigny : imaginer la postérité dans l’espace public. Retour sur une expérience pédagogique de recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation au Séminaire du Lidilem, action « Genre », Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La culture, ça se partage ». L’information culturelle de la télévision publique au cœur d’une reconfiguration des pratiques professionnelles journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire et international Télévision, information et numérique. Pratiques et publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes sur les ondes radiophoniques françaises : toujours une place à prendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Basile-Commaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Khemilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre(s) et communication : enjeux éthiques, épistémologiques et méthodologiques, 89e Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiologie audiovisuelle et entretiens semi-directifs : faire dialoguer les acteurs & les écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sémiotiques de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Vincennes-Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des archives de l’Institut national de l’audiovisuel au sein des productions de Culture Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du programme Archives-Médias-Images-Sociétés (AMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The media coverage of culture during lockdown: the case of book retail in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of the European Publishing Studies Association, Publishing in the 21st century - By the Book 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et promotions de la culture par la télévision publique : vers des dispositifs télévisuels en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateformisation de l’audiovisuel et nouveaux usages, Journées d’études oragnisées par le CEMTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vincennes-Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de théâtre en ligne en temps de confinement : vers une reconfiguration d’&amp;quot;être public&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics de la culture à l’ère du numérique, FABRICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Angouleme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité des femmes dans les médias : un combat dépassé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Biscarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution et d’échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laetitia Biscarrat, Dec 2021, Nice, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/17q5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le service public audiovisuel investit Facebook : enjeux de participation sur Culture Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La fabrique de la participation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Collabora, ÉA Dicen-IDF, Nov 2020, Paris online, France. pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme culturel en mutation : quelles pratiques éditoriales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Di Sciullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-réalité et réseaux socio-numériques : un couple médiatique gagnant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par temps de confinement : cultures &amp; médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-réalité et réseaux sociaux : un couple médiatique gagnant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les injonctions dans les institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Appiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément A (19), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Alexis; Valérie Devillard; Agnès Granchet; Guillaume Le Saulnier. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme des contenus médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 384-388, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter à l’ère des « plateformes » numériques : audiovisuel public et diffusion en ligne de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bullich Vincent (dir.); Schmitt Laurie (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de vidéos à la demande en France : Au-delà de Netflix et YouTube – Les stratégies des acteurs de l’audiovisuel et du cinéma, la diversité des offres et des services, le renouvellement des pratiques et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives Contemporaines, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire dialoguer les acteurs, les publics et les écrans : entre approche sémiologique et entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saemmer, Alexandra; Tréhondart, Nolwenn; Appiotti, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Extensions Sémiotiques, 978-2-8061-3871-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiologie, une affaire de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Panthéon-Assas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans de l’Institut Français de Presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passages pour des sémiologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Krieg-Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Baptiste Legavre (dir.); Rémy Rieffel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Institut français de presse. Histoire d'une identité singulière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-241, 2024, Collection Référence, 978-2-37651-065-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tactiques de communication de la télévision confinée. Les cas de TF1, France 2 et M6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lycette Corbion-Condé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture : Sortie(s) de crise(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Francophone pour la Justice et la démocratie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71- 90, 2023, Colloque &amp; essai, 9782370323965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weborama : focus sur les acteurs de référence de l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Valex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Manuel du Journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 511-516, 2022, 9782340070981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production audiovisuelle de la figure de l’artiste en intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camelia Cusnir; Nicolas Pélissier; Rémy Rieffel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectuels et médias à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-74, 2021, Communication et Civilisation, 978-2-343-23423-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les artistes déjouent la stigmatisation sociale. Les cas du film &amp;quot;Je suis Gong&amp;quot; de Laurie Lassalle et de la série de portraits &amp;quot;Prisonniers : des visages libérés&amp;quot; de Sylvain Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Di Sciullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maëlle Bazin; Frédéric Lambert; Giuseppina Sapio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stigmatiser discours médiatiques et normes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-300, 2020, 9782356876683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de catégoriser l’artiste à la télévision : l’exemple des arts plastiques dans &amp;quot;Des mots de minuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Priska Morrissey; Éric Thouvenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts et la télévision. Discours et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-105, 2019, 978-2-7535-7621-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview Médiapart, « À la Star Academy, la question du racisme surgit sur le devant de la scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview Le Soir, « Ebony, la finaliste victime de misogynoir qui politise la &amp;quot;Star Academy&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l’événement « Chercheur·e·s en doudoune : tes profs débarquent sur Twitch ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien Huffington post, « La « Star Academy » est-elle restée coincée dans le passé ? Décryptage du télécrochet de TF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence plénière « Histoire et évolution de l’activité de l’influence », Les Rendez-Vous de l’Image de La Maison de l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre en temps de confinement&amp;quot;, Intervention à la bibliothèque Yves de la Haye, Institut de la Communication et des Médias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à l'émission Le Meilleur des mondes de France Culture, « Les réseaux sociaux, nouvelles stars de la téléréalité ? », suivi de l’émission sur la chaîne Twitch de France Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Sorcières. D’après l’essai de Mona Chollet. Du 15 juin au 17 juin 2023, Théâtre de la Croix-Rousse, Nuits de Fourvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts, les sons de la créativité : concevoir, produire, diffuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Naulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publicitaires français en quête d’une identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Granchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention. Culture et médias : quelles relations en temps de crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Chatelet Claire, Rueda Amanda et Savelli Julie (dirs.), Formes audiovisuelles connectées. Pratiques de création et expériences spectatorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage Jost François, Pour une éthique des médias : les images sont aussi des actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05527022v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Di Sciullo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaulieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Valex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.222.0089." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03881680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v55i55.65743" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04037369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04037359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.010.0143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.024.0081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0243" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ravat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larochelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Guiraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925431v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Khemilat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17q5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03952342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/semiotiques-de-terrain/79599" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05533042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05548108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krieg-Planque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/culture-sorties-de-crises-9782370323965.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-intellectuels_et_medias_a_l_ere_numerique_nicolas_pelissier_camelia_cusnir_remy_rieffel-9782343234236-70137.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/stigmatiser-discours-mediatiques-et-normes-sociales/#:~:text=La%20stigmatisation%20se%20manifeste%20dans,construction%20arbitraire%20d'une%20domination." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753576216/les-arts-et-la-television" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03960106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05527022v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaulieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Valex" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.222.0089." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Di Sciullo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v55i55.65743" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04037369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04037359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03881680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.024.0081" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.010.0143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.3226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0243" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ravat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Guiraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larochelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925419v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Granchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Khemilat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/17q5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03952342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05533042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04925426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/semiotiques-de-terrain/79599" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04924766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05548108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krieg-Planque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/culture-sorties-de-crises-9782370323965.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-intellectuels_et_medias_a_l_ere_numerique_nicolas_pelissier_camelia_cusnir_remy_rieffel-9782343234236-70137.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/stigmatiser-discours-mediatiques-et-normes-sociales/#:~:text=La%20stigmatisation%20se%20manifeste%20dans,construction%20arbitraire%20d'une%20domination." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03938277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753576216/les-arts-et-la-television" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577861v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03960106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>