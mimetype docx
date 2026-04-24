--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of metacognitive judgments of memory: evidence from retrospective confidence, feeling of knowing, and older adults</w:t>
+                <w:t xml:space="preserve">Relative contribution of associative memory and working memory to subjective organization in aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mazancieux</w:t>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Souchay</w:t>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bastin</w:t>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Erika Borella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nc/niaf003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2026.2655432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970793v1</w:t>
+                <w:t xml:space="preserve">hal-05586181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
               </w:r>
@@ -502,546 +502,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and Cerebral Aging Research in Autism: A Systematic Review on an Emerging Topic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the complexity of metacognitive judgments of memory: evidence from retrospective confidence, feeling of knowing, and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Tuller</w:t>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazancieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.70031⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nc/niaf003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025630v1</w:t>
+                <w:t xml:space="preserve">hal-04970793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the domain specificity and the neural correlates of memory unawareness in Alzheimer's disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive and Cerebral Aging Research in Autism: A Systematic Review on an Emerging Topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2024.12.013⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04939642v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploring the domain specificity and the neural correlates of memory unawareness in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2024.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993822v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic observation reduces effect of aging on episodic memory performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 243, pp.104130. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (2), pp.article 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399781v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norms for neuropsychological tests in cognitively healthy French oldest old adults</w:t>
               </w:r>
@@ -1155,4330 +1155,4304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of physical activity on episodic memory during aging are explained by executive functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Kinematic observation reduces effect of aging on episodic memory performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pothier Kristell</w:t>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Aging and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.104130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11556-024-00341-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529102v1</w:t>
+                <w:t xml:space="preserve">hal-04399781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of working memory capacity on predominance of parietal over frontal P300 amplitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective effects of physical activity on episodic memory during aging are explained by executive functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Guerrero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Angel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pothier Kristell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2023.106056⟩</w:t>
+              <w:t xml:space="preserve">European Review of Aging and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11556-024-00341-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184861v1</w:t>
+                <w:t xml:space="preserve">hal-04529102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and organizational strategies in episodic memory: The role of Openness to experience on recall and subjective organization in young and older adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of working memory capacity on predominance of parietal over frontal P300 amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Lina Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Memory and Aging, 123 (3), pp.513-537. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.106056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.233.0513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2023.106056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875390v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The respective contribution of cognitive control and working memory to semantic and subjective organization in aging</w:t>
+                <w:t xml:space="preserve">Personality and organizational strategies in episodic memory: The role of Openness to experience on recall and subjective organization in young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Frick</w:t>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Angel</w:t>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Memory and Aging, 123 (3), pp.513-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/pag0000752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.233.0513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080498v1</w:t>
+                <w:t xml:space="preserve">hal-03875390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of executive control in neural capacity related to working memory in aging: an ERP P300 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The respective contribution of cognitive control and working memory to semantic and subjective organization in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13415-022-01018-8⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pag0000752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693150v1</w:t>
+                <w:t xml:space="preserve">hal-04080498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamemory mediates the protective effect of cognitive reserve on episodic memory during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of executive control in neural capacity related to working memory in aging: an ERP P300 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Ageing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.1311-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13415-022-01018-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10433-022-00724-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03773775v1</w:t>
+                <w:t xml:space="preserve">hal-03693150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is episodic memory change in aging associated with level of control processes and rate of control change? A 4-year longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Alibran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 122 (4), pp.567-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anpsy1.224.0567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of current physical exercise on the relationship between aging and episodic memory and fluid intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 227, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The age-related effect on electrophysiological correlates of successful episodic memory encoding supports the hypothesis of a deficit in self-initiated encoding processes in aging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+                <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Alibran</w:t>
+                <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2022.136676⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10433-022-00724-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658874v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of episodic memory change in increasing age: a longitudinal event-related potential study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The age-related effect on electrophysiological correlates of successful episodic memory encoding supports the hypothesis of a deficit in self-initiated encoding processes in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Alibran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 781, pp.136676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2022.136676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03116383v1</w:t>
+                <w:t xml:space="preserve">hal-03658874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Self-Reported Internal Memory Strategy Use on Age-Related Episodic and Working Memory Decline: Contribution of Control Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 75 (4), pp.348-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/cep0000240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique répétée du Trail Making Test réduit les différences liées à l’âge sur la performance à ce test</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of episodic memory change in increasing age: a longitudinal event-related potential study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957389v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Practice of the Stroop Test in Young and Older Adults: Pattern of Gain and Impact of Educational Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pratique répétée du Trail Making Test réduit les différences liées à l’âge sur la performance à ce test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Burger</w:t>
+                <w:t xml:space="preserve">L. Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Borella</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Plusquellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2019.1693013⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440219v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential protective role of control and representation against age-related memory decline.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+                <w:t xml:space="preserve">Benefit of Practice of the Stroop Test in Young and Older Adults: Pattern of Gain and Impact of Educational Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Angel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fay</w:t>
+                <w:t xml:space="preserve">Erika Borella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Gombart</w:t>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 74 (1), pp.44-55. </w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (1), pp.52-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cep0000191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2019.1693013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420634v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Differential protective role of control and representation against age-related memory decline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Gombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (1), pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cep0000191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957403v1</w:t>
+                <w:t xml:space="preserve">hal-02420634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-related brain potential correlates of brain reorganization of episodic memory throughout the adult lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Alibran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (9), pp.768 - 772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des processus de remémoration et de familiarité : données comportementales et électrophysiologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.181.0029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926648v1</w:t>
+                <w:t xml:space="preserve">hal-01957403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ageing on the neural substrates of incidental encoding leading to recollection or familiarity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Collette</w:t>
+                <w:t xml:space="preserve">Le développement des processus de remémoration et de familiarité : données comportementales et électrophysiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (Vol. 118), pp.29-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.181.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440187v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful aging: The role of cognitive gerontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of ageing on the neural substrates of incidental encoding leading to recollection or familiarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Hartley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Eric Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Castel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2017.1398849⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341005v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can ERPs tell us about the generation effect?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Successful aging: The role of cognitive gerontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.08.053⟩</w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2017.1398849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941562v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of successful memory retrieval in aging: Do executive functioning and task difficulty matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">What can ERPs tell us about the generation effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 658, pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.08.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2015.10.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01957397v1</w:t>
+                <w:t xml:space="preserve">hal-01941562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et fonctions exécutives : nouvelles pistes de recherche</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neural correlates of successful memory retrieval in aging: Do executive functioning and task difficulty matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2015027⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1631, pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957381v1</w:t>
+                <w:t xml:space="preserve">hal-01957397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vieillissement neurocognitif : entre pertes et compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4074/S0003503314000104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Differences in the Reliance on Executive Control in Working Memory: Role of Task Demand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Mémoire et fonctions exécutives : nouvelles pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (3), pp.287-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2015027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04502821v1</w:t>
+                <w:t xml:space="preserve">hal-01957381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and neuroimaging evidence of impaired interaction between self and memory in Alzheimer's disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Age-Related Differences in the Reliance on Executive Control in Working Memory: Role of Task Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51, pp.11-24. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0145361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957405v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the greater involvement of executive control in memory with age act as a compensatory mechanism?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cognitive and neuroimaging evidence of impaired interaction between self and memory in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Froger</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cep0000005⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959332v1</w:t>
+                <w:t xml:space="preserve">hal-01957405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Partial Least Squares Analysis of the self reference effect in Alzheimer's disease: A reply to Irish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Genon</w:t>
+                <w:t xml:space="preserve">Does the greater involvement of executive control in memory with age act as a compensatory mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bastin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Bahri</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (1), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cep0000005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396452v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of aging on the neural correlates of recollection and familiarity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Partial Least Squares Analysis of the self reference effect in Alzheimer's disease: A reply to Irish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Phillips</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 49 (6), pp.1585-1597. </w:t>
+              <w:t xml:space="preserve">, 2014, 54, pp.213-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2012.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090926v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of encoding processes predicting subsequent cued recall and source memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Differential effects of aging on the neural correlates of recollection and familiarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Balteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e32835d8452⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.1585-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091054v1</w:t>
+                <w:t xml:space="preserve">hal-02090926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Hemispheres for Better Memory in Old Age: Role of Executive Functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of encoding processes predicting subsequent cued recall and source memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00104⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (4), pp.176-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e32835d8452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109213v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of educational level on episodic memory aging: An event-related potential study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two Hemispheres for Better Memory in Old Age: Role of Executive Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (12), pp.3767-3777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2010.08.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02111859v1</w:t>
+                <w:t xml:space="preserve">hal-02109213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and self-reported internal and external memory strategy uses: The role of executive functioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Exploration électrophysiologique de la mémoire épisodique dans le vieillissement normal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 135 (1), pp.59-66. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (04), pp.595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0003503310004057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959314v1</w:t>
+                <w:t xml:space="preserve">hal-02111779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amount of retrieval support modulates age effects on episodic memory: Evidence from event-related potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5535,858 +5509,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration électrophysiologique de la mémoire épisodique dans le vieillissement normal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aging and self-reported internal and external memory strategy uses: The role of executive functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 110 (04), pp.595. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (1), pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503310004057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111779v1</w:t>
+                <w:t xml:space="preserve">hal-01959314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in executive functioning modulate age effects on the ERP correlates of retrieval success</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Protective role of educational level on episodic memory aging: An event-related potential study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.08.003⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (3), pp.312-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2010.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111785v1</w:t>
+                <w:t xml:space="preserve">hal-02111859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More data-driven processing at retrieval reduces age-related memory deficits.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Individual differences in executive functioning modulate age effects on the ERP correlates of retrieval success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (12), pp.3540-3553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0018570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02111850v1</w:t>
+                <w:t xml:space="preserve">hal-02111785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of cued recall in young and older adults: an event-related potential study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">More data-driven processing at retrieval reduces age-related memory deficits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (2), pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0018570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e32831b6e0c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341153v1</w:t>
+                <w:t xml:space="preserve">hal-02111850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neural correlates of cued recall in young and older adults: an event-related potential study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.75-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e32831b6e0c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anorexie mentale : absence de sensibilite des marqueurs proteiques nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Medecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 140 (2), pp.86-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring memory over time: an EEG approach to memory ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Neurocognitive Patterns for Episodic Metamemory Judgments In Young and Older Adults: First Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPNC Annual seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">18th CONFERENCE OF THE SWISS PSYCHOLOGICAL SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SWISS PSYCHOLOGICAL SOCIETY; UniDistance Suisse, Sep 2025, Crans Montana, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413339v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réserve cognitive et vieillissement de la mémoire : mécanismes cognitifs et cérébraux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l’observation d’actions chez les adultes jeunes et âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Mémoire, Apr 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412921v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory Change Detection in autism during aging : An ERP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6405,2886 +6642,2903 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la SFR SaNeC 4226</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le vieillissement de la mémoire à l’aide de l’EEG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l’observation d’actions chez les adultes jeunes et âgés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploring memory over time: an EEG approach to memory ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
+              <w:t xml:space="preserve">SPNC Annual seminar, Brain Insights into Memory and Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230205v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive Patterns for Episodic Metamemory Judgments In Young and Older Adults: First Insights</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réserve cognitive et vieillissement de la mémoire : mécanismes cognitifs et cérébraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th CONFERENCE OF THE SWISS PSYCHOLOGICAL SOCIETY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SWISS PSYCHOLOGICAL SOCIETY; UniDistance Suisse, Sep 2025, Crans Montana, Switzerland</w:t>
+              <w:t xml:space="preserve">Conférences du GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Mémoire, Apr 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246653v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Cognitive Aging in Autism : A Lifespan Perspective.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer des actions proches de soi : un levier pour la mémoire épisodique au cours du vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24rd Conference of the European Society for Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Cognitive Psychology, Sep 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246117v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet VIA : vieillissement et autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Vieillissement et autisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imaging, Brain &amp; Neuropsychiatry (iBrain); Centre de recherches sur la cognition et l’apprentissage (CERCA), Dec 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méditation de pleine conscience peut-elle réduire les effets du vieillissement sur la mémoire ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring Cognitive Aging in Autism : A Lifespan Perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention scientifique de l’Institut Carnot Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">The 24rd Conference of the European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Cognitive Psychology, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413344v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du vieillissement cognitive dans l’autisme à travers les performances et le ressenti de difficultés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méditation de pleine conscience peut-elle réduire les effets du vieillissement sur la mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Francophone de Neuropsychologie de l'Autisme (AFNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Neuropsychologie de l'Autisme, Jun 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Convention scientifique de l’Institut Carnot Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229882v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deeper and multi-paradigm exploration of metacognition in aging – the AGEFOK Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris Moulin</w:t>
+                <w:t xml:space="preserve">Analyse du vieillissement cognitive dans l’autisme à travers les performances et le ressenti de difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emannuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Maniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Geneva Aging Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for the Interdisciplinary Study of Gerontology and Vulnerabilities; Cognitive Aging Lab, Sep 2024, Morges, Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Francophone de Neuropsychologie de l'Autisme (AFNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Neuropsychologie de l'Autisme, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826777v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et vieillissement : une exploration neurocognitive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">A deeper and multi-paradigm exploration of metacognition in aging – the AGEFOK Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du CeRCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12th Geneva Aging Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for the Interdisciplinary Study of Gerontology and Vulnerabilities; Cognitive Aging Lab, Sep 2024, Morges, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406213v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement neurocognitif dans l’autisme.</w:t>
+                <w:t xml:space="preserve">Autisme et vieillissement : une exploration neurocognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième édition des Rencontres Jeunes Chercher.euses du LPNC et du LIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude du CeRCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406201v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+                <w:t xml:space="preserve">Vieillissement neurocognitif dans l’autisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cognitive Aging Society (EUCAS), Apr 2023, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Cinquième édition des Rencontres Jeunes Chercher.euses du LPNC et du LIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229977v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrophysiological approach of memory aging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de la Société de Psychophysiologie et de Neurosciences cognitives et Cutting Gardens</w:t>
+              <w:t xml:space="preserve">Société de Psychophysiologie et de Neurosciences Cognitives (SPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441200v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An electrophysiological approach of memory aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Psychophysiologie et de Neurosciences Cognitives (SPNC)</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de la Société de Psychophysiologie et de Neurosciences cognitives et Cutting Gardens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406190v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et mémoire épisodique au cours du vieillissement : données comportementales et électrophysiologiques.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cognitive Aging Society (EUCAS), Apr 2023, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413350v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current physical activity and brain mechanisms underlying episodic memory retrieval in aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Activité physique et mémoire épisodique au cours du vieillissement : données comportementales et électrophysiologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études sur le vieillissement (JEV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441210v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current physical activity and brain mechanisms underlying episodic memory retrieval in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR FED 4226, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d’études sur le vieillissement (JEV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230002v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats électrophysiologiques de l’encodage réussi en mémoire épisodique de l’enfance au vieillissement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Gomot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR-FED 4246</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure fédérative de recherche : Neuroimagerie fonctionnelle : de l’image à la Fonction (SFR FED 4246), Jun 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR FED 4226, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426392v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’activité physique sur le vieillissement de la mémoire et ses corrélats électrophysiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR-FED 4246</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure fédérative de recherche : Neuroimagerie fonctionnelle : de l’image à la Fonction (SFR FED 4246), Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Corrélats électrophysiologiques de l’encodage réussi en mémoire épisodique de l’enfance au vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Annual Meeting of the Belgian Association of Psychological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belgian Association for Psychological Science (BAPS), Jun 2022, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR-FED 4246</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure fédérative de recherche : Neuroimagerie fonctionnelle : de l’image à la Fonction (SFR FED 4246), Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230092v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalité et stratégies d'organisation en mémoire épisodique : rôle de l'ouverture aux expériences sur le rappel et l'organisation subjective chez des adultes jeunes et âgés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude du Vieillissement Cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2 - Laboratoire EMC, May 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">2022 Annual Meeting of the Belgian Association of Psychological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belgian Association for Psychological Science (BAPS), Jun 2022, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230150v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic memory successful encoding: electrophysiological correlates from childhood to aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Alibran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the EUCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Format distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des fonctions cognitives chez le sujet très âgé à partir de la cohorte Fibratlas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Personnalité et stratégies d'organisation en mémoire épisodique : rôle de l'ouverture aux expériences sur le rappel et l'organisation subjective chez des adultes jeunes et âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, TOURS, France</w:t>
+              <w:t xml:space="preserve">Journée d’Etude du Vieillissement Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2 - Laboratoire EMC, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507247v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats électrophysiologiques de l’encodage réussi en mémoire épisodique de l’enfance au vieillissement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation des fonctions cognitives chez le sujet très âgé à partir de la cohorte Fibratlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude du Vieillissement Cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230109v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication du contrôle exécutif dans le déclin lié à l'âge de la capacité cérébrale en mémoire de travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Corrélats électrophysiologiques de l’encodage réussi en mémoire épisodique de l’enfance au vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude du Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Lyon 2 - Laboratoire EMC, May 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230116v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Implication du contrôle exécutif dans le déclin lié à l'âge de la capacité cérébrale en mémoire de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etude du Vieillissement Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2 - Laboratoire EMC, May 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation des fonctions exécutives chez le sujet très âgé à partir de la cohorte Fibratlas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée scientifique des Jeunes Chercheurs en psychologie du Centre de Recherches sur la Cognition et l'Apprentissage (CeRCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9294,678 +9548,678 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'une induction de méditation de pleine conscience sur la mémoire et la métamémoire épisodiques dans le vieillissement normal : résultats préliminaires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'hypersensibilité, facteur de vulnérabilité ou ressource face au traitement cognitif ? Une étude exploratoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Aschehoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFR SaNeC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, TOURS, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Structure Fédérative de Recherche (SFR) SaNeC 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301189v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging in autism: An ERP Study of Auditory Change Detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d'une induction de méditation de pleine conscience sur la mémoire et la métamémoire épisodiques dans le vieillissement normal : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON 2025 - International Conference on Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. , 2025</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFR SaNeC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406377v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hypersensibilité, facteur de vulnérabilité ou ressource face au traitement cognitif ? Une étude exploratoire.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aging in autism: An ERP Study of Auditory Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Structure Fédérative de Recherche (SFR) SaNeC 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, France, France</w:t>
+              <w:t xml:space="preserve">ICON 2025 - International Conference on Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434520v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du vieillissement cognitif dans l’autisme à travers les performances et le ressenti des difficultés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l'observation d'actions chez les adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Cognitive Aging in Autism: A Lifespan Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9984,113 +10238,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP 2025 - European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory Change Detection in autism during aging: An ERP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10109,2005 +10363,2005 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR SaNeC-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement dans l’autisme : quels retentissements sur le fonctionnement mnésique ?</w:t>
+                <w:t xml:space="preserve">Fonctionnement cognitif chez les adultes autistes : quelles trajectoires au cours de l’avancée en âge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de réflexion en psychopathologie cognitive (GREPACO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17 ème UA 7-11 octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406305v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des traits autistiques sur le vieillissement mnesique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Maniez</w:t>
+                <w:t xml:space="preserve">Autisme et vieillissement : explorer l’évolution du fonctionnement neurocognitif à travers la Mismatch Negativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406325v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la relation entre sommeil, mémoire et métamémoire épisodique dans le vieillissement normal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFR SaNeC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">London Meeting of the Experimental Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322258v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence des traits autistiques sur le vieillissement mnesique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Maniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Meeting of the Experimental Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441131v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et vieillissement : explorer l’évolution du fonctionnement neurocognitif à travers la Mismatch Negativity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration de la relation entre sommeil, mémoire et métamémoire épisodique dans le vieillissement normal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFR SaNeC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406317v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement cognitif chez les adultes autistes : quelles trajectoires au cours de l’avancée en âge ?</w:t>
+                <w:t xml:space="preserve">Vieillissement dans l’autisme : quels retentissements sur le fonctionnement mnésique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 ème UA 7-11 octobre 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
+              <w:t xml:space="preserve">19èmes journées scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406339v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux profils de vieillissement : l'influence des traits autistiques sur le vieillissement cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement dans l’autisme : quid du fonctionnement cognitif et cérébral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées du Doctorat – EDISCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406260v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etude du Vieillissement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude du vieillissement (JEV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406267v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White Matter Changes and Cognitive Performance in the Oldest Old: a DTI Analysis from the Fibratlas Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Journée d'Etude du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406253v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the accuracy of metacognitive judgments in healthy aging: a hierarchical Bayesian modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven R Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheur·euse·s (RJC) LPNC &amp; LIP/PC2S - Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the association between white microstructure and cognitive performance in the oldest old : a DTI analysis from the Fibratlas cohort</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée de la recherche biomédicale Tours-Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Tours, France. </w:t>
+              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744787v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Matter Changes and Cognitive Performance in the Oldest Old: a DTI Analysis from the Fibratlas Cohort</w:t>
+                <w:t xml:space="preserve">Investigating the association between white microstructure and cognitive performance in the oldest old : a DTI analysis from the Fibratlas cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude du Vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">7ème Journée de la recherche biomédicale Tours-Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183691v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Bastin</w:t>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Doctorat – EDISCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etude du Vieillissement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441150v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Bastin</w:t>
+                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du vieillissement (JEV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France. </w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441138v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la mémoire épisodique de l'adulte très âgé : normes au RL/RI-16 et au DMS-48 issues de la cohorte FIBRATLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12129,106 +12383,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French normative data for the Complex Rey Figure Test in healthy subjects aged over 80 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12250,461 +12504,461 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physical activity on episodic memory during aging : an event-related potential study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Aging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'activité physique sur la mémoire épisodique au cours du vieillissement:étude en potentiels évoqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physical activity on episodic memory during aging : an event-related potential study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the EUCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12851,51 +13105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Meunier-Duperray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bastin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salmon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2024.12.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04705112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sizaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617724000390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-024-00341-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04184861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106056" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-022-01018-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103627" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03894585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.224.0567" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kachouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103609" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2022.136676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001586" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plusquellec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Burger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Borella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gombart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000191" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salmon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.08.053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Genon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.10.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP7VLCJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000104" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145361" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.06.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396452v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.02.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Balteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Phillips" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.10.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32835d8452" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.08.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NXC5FNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Allan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.03.040" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFK2CG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310004057" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.08.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCG17LG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0018570" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32831b6e0c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rigaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sogni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Melchior" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412921v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246130v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413343v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maniez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441200v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406190v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426397v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Wright" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sizaret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zemmoura" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brachet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara B&#233;chade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406377v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aschehoug" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406369v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406305v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322258v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Colas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Fleming" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406317v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406290v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406253v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441221v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Fleming" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04744787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04183691v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441150v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441138v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139756v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139762v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441157v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441176v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Borella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2026.2655432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Meunier-Duperray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bastin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2024.12.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04705112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sizaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617724000390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104130" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-024-00341-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04184861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106056" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103627" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-022-01018-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03894585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.224.0567" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kachouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103609" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2022.136676" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001586" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plusquellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.03.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Burger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gombart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000191" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salmon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.07.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.08.053" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Genon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.10.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP7VLCJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145361" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.06.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.02.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090926v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Balteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Phillips" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.10.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32835d8452" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310004057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Allan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.03.040" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFK2CG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.08.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NXC5FNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111785v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.08.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCG17LG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111850v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0018570" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32831b6e0c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720208v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rigaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sogni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Melchior" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maniez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826777v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406190v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441200v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413350v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441210v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426397v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Wright" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230150v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889901v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sizaret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zemmoura" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brachet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aschehoug" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301189v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara B&#233;chade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406377v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406339v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406317v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441131v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Fleming" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322258v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Colas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Fleming" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441138v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04183691v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441221v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406253v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04744787v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139756v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441157v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441176v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>