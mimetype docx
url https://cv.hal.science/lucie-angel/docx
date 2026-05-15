--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -368,978 +368,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benedikt</w:t>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zimmermann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (2), pp.article 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057622v1</w:t>
+                <w:t xml:space="preserve">hal-04993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of metacognitive judgments of memory: evidence from retrospective confidence, feeling of knowing, and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazancieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience of Consciousness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nc/niaf003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and Cerebral Aging Research in Autism: A Systematic Review on an Emerging Topic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedikt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Tuller</w:t>
+                <w:t xml:space="preserve">W. Bartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.70031⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05025630v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the domain specificity and the neural correlates of memory unawareness in Alzheimer's disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive and Cerebral Aging Research in Autism: A Systematic Review on an Emerging Topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2024.12.013⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04939642v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">Exploring the domain specificity and the neural correlates of memory unawareness in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+                <w:t xml:space="preserve">Éric Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89 (2), pp.article 81. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148, pp.61-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2024.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993822v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norms for neuropsychological tests in cognitively healthy French oldest old adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic observation reduces effect of aging on episodic memory performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Sizaret</w:t>
+                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Brachet</w:t>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Launay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1355617724000390⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.104130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705112v1</w:t>
+                <w:t xml:space="preserve">hal-04399781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic observation reduces effect of aging on episodic memory performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Norms for neuropsychological tests in cognitively healthy French oldest old adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
+                <w:t xml:space="preserve">Alix Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 243, pp.104130. </w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (9), pp.841-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1355617724000390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399781v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of physical activity on episodic memory during aging are explained by executive functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Memory and Aging, 123 (3), pp.513-537. </w:t>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 228, </w:t>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,408 +2059,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is episodic memory change in aging associated with level of control processes and rate of control change? A 4-year longitudinal study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Influence of current physical exercise on the relationship between aging and episodic memory and fluid intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Alibran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol. 122 (4), pp.567-587. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 227, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.224.0567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894585v1</w:t>
+                <w:t xml:space="preserve">hal-03719727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of current physical exercise on the relationship between aging and episodic memory and fluid intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Kachouri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helen R Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 227, </w:t>
+              <w:t xml:space="preserve">European Journal of Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10433-022-00724-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719727v1</w:t>
+                <w:t xml:space="preserve">hal-03773775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Frick</w:t>
+                <w:t xml:space="preserve">Is episodic memory change in aging associated with level of control processes and rate of control change? A 4-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen R Wright</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 122 (4), pp.567-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10433-022-00724-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.224.0567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773775v1</w:t>
+                <w:t xml:space="preserve">hal-03894585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age-related effect on electrophysiological correlates of successful episodic memory encoding supports the hypothesis of a deficit in self-initiated encoding processes in aging</w:t>
               </w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Alibran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 781, pp.136676. </w:t>
@@ -2574,291 +2574,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Self-Reported Internal Memory Strategy Use on Age-Related Episodic and Working Memory Decline: Contribution of Control Processes</w:t>
+                <w:t xml:space="preserve">Neural correlates of episodic memory change in increasing age: a longitudinal event-related potential study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 75 (4), pp.348-361. </w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cep0000240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116371v1</w:t>
+                <w:t xml:space="preserve">hal-03116383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of episodic memory change in increasing age: a longitudinal event-related potential study</w:t>
+                <w:t xml:space="preserve">Effect of Self-Reported Internal Memory Strategy Use on Age-Related Episodic and Working Memory Decline: Contribution of Control Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (4), pp.348-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cep0000240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116383v1</w:t>
+                <w:t xml:space="preserve">hal-03116371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique répétée du Trail Making Test réduit les différences liées à l’âge sur la performance à ce test</w:t>
               </w:r>
@@ -2968,657 +2968,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Practice of the Stroop Test in Young and Older Adults: Pattern of Gain and Impact of Educational Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential protective role of control and representation against age-related memory decline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Burger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+                <w:t xml:space="preserve">Samantha Gombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2019.1693013⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (1), pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cep0000191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440219v1</w:t>
+                <w:t xml:space="preserve">hal-02420634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential protective role of control and representation against age-related memory decline.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+                <w:t xml:space="preserve">Benefit of Practice of the Stroop Test in Young and Older Adults: Pattern of Gain and Impact of Educational Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fay</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Borella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Gombart</w:t>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 74 (1), pp.44-55. </w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (1), pp.52-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cep0000191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2019.1693013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420634v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related brain potential correlates of brain reorganization of episodic memory throughout the adult lifespan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Alibran</w:t>
+                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Gomot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001029⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927104v1</w:t>
+                <w:t xml:space="preserve">hal-01957403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tissue pulsatility mediates cognitive and electrophysiological changes in normal aging: Evidence from ultrasound tissue pulsatility imaging (TPI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-related brain potential correlates of brain reorganization of episodic memory throughout the adult lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (9), pp.768 - 772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01957403v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des processus de remémoration et de familiarité : données comportementales et électrophysiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Alibran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018/1 (Vol. 118), pp.29-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3691,51 +3691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Collette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3776,321 +3776,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful aging: The role of cognitive gerontology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can ERPs tell us about the generation effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Aging Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0361073X.2017.1398849⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 658, pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341005v1</w:t>
+                <w:t xml:space="preserve">hal-01941562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can ERPs tell us about the generation effect?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successful aging: The role of cognitive gerontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 658, pp.171-176. </w:t>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.82-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.08.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2017.1398849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941562v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of successful memory retrieval in aging: Do executive functioning and task difficulty matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,239 +4173,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vieillissement neurocognitif : entre pertes et compensation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoire et fonctions exécutives : nouvelles pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (3), pp.287-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503314000104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2015027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957398v1</w:t>
+                <w:t xml:space="preserve">hal-01957381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et fonctions exécutives : nouvelles pistes de recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le vieillissement neurocognitif : entre pertes et compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 209 (3), pp.287-294. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jbio/2015027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314000104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957381v1</w:t>
+                <w:t xml:space="preserve">hal-01957398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Related Differences in the Reliance on Executive Control in Working Memory: Role of Task Demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4489,472 +4489,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and neuroimaging evidence of impaired interaction between self and memory in Alzheimer's disease</w:t>
+                <w:t xml:space="preserve">A Partial Least Squares Analysis of the self reference effect in Alzheimer's disease: A reply to Irish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bahri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 51, pp.11-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.06.009⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 54, pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957405v1</w:t>
+                <w:t xml:space="preserve">hal-02396452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the greater involvement of executive control in memory with age act as a compensatory mechanism?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+                <w:t xml:space="preserve">Cognitive and neuroimaging evidence of impaired interaction between self and memory in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Froger</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (1), pp.59-66. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp.11-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cep0000005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959332v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Partial Least Squares Analysis of the self reference effect in Alzheimer's disease: A reply to Irish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Bastin</w:t>
+                <w:t xml:space="preserve">Does the greater involvement of executive control in memory with age act as a compensatory mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Bahri</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54, pp.213-218. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (1), pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cep0000005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396452v1</w:t>
+                <w:t xml:space="preserve">hal-01959332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of aging on the neural correlates of recollection and familiarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5044,51 +5044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of encoding processes predicting subsequent cued recall and source memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,51 +5187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (12), pp.3767-3777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5259,799 +5259,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration électrophysiologique de la mémoire épisodique dans le vieillissement normal</w:t>
+                <w:t xml:space="preserve">More data-driven processing at retrieval reduces age-related memory deficits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 110 (04), pp.595. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (2), pp.117-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503310004057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0018570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111779v1</w:t>
+                <w:t xml:space="preserve">hal-02111850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amount of retrieval support modulates age effects on episodic memory: Evidence from event-related potentials</w:t>
+                <w:t xml:space="preserve">Individual differences in executive functioning modulate age effects on the ERP correlates of retrieval success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (12), pp.3540-3553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2010.03.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111870v1</w:t>
+                <w:t xml:space="preserve">hal-02111785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and self-reported internal and external memory strategy uses: The role of executive functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective role of educational level on episodic memory aging: An event-related potential study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 135 (1), pp.59-66. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (3), pp.312-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2010.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959314v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of educational level on episodic memory aging: An event-related potential study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging and self-reported internal and external memory strategy uses: The role of executive functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 74 (3), pp.312-323. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (1), pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2010.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02111859v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in executive functioning modulate age effects on the ERP correlates of retrieval success</w:t>
+                <w:t xml:space="preserve">Exploration électrophysiologique de la mémoire épisodique dans le vieillissement normal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.08.003⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (04), pp.595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503310004057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02111785v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More data-driven processing at retrieval reduces age-related memory deficits.</w:t>
+                <w:t xml:space="preserve">The amount of retrieval support modulates age effects on episodic memory: Evidence from event-related potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Fay</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1335, pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2010.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0018570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02111850v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of cued recall in young and older adults: an event-related potential study</w:t>
               </w:r>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (1), pp.75-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6318,998 +6318,998 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive Patterns for Episodic Metamemory Judgments In Young and Older Adults: First Insights</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring memory over time: an EEG approach to memory ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th CONFERENCE OF THE SWISS PSYCHOLOGICAL SOCIETY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SWISS PSYCHOLOGICAL SOCIETY; UniDistance Suisse, Sep 2025, Crans Montana, Switzerland</w:t>
+              <w:t xml:space="preserve">SPNC Annual seminar, Brain Insights into Memory and Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246653v1</w:t>
+                <w:t xml:space="preserve">hal-05413339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l’observation d’actions chez les adultes jeunes et âgés</w:t>
+                <w:t xml:space="preserve">Observer des actions proches de soi : un levier pour la mémoire épisodique au cours du vieillissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230205v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Change Detection in autism during aging : An ERP Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réserve cognitive et vieillissement de la mémoire : mécanismes cognitifs et cérébraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la SFR SaNeC 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">Conférences du GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Mémoire, Apr 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246130v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le vieillissement de la mémoire à l’aide de l’EEG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring memory over time: an EEG approach to memory ageing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auditory Change Detection in autism during aging : An ERP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPNC Annual seminar, Brain Insights into Memory and Consciousness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de la SFR SaNeC 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413339v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réserve cognitive et vieillissement de la mémoire : mécanismes cognitifs et cérébraux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurocognitive Patterns for Episodic Metamemory Judgments In Young and Older Adults: First Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Mémoire, Apr 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">18th CONFERENCE OF THE SWISS PSYCHOLOGICAL SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SWISS PSYCHOLOGICAL SOCIETY; UniDistance Suisse, Sep 2025, Crans Montana, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412921v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer des actions proches de soi : un levier pour la mémoire épisodique au cours du vieillissement ?</w:t>
+                <w:t xml:space="preserve">L’empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l’observation d’actions chez les adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">3ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565247v1</w:t>
+                <w:t xml:space="preserve">hal-05230205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet VIA : vieillissement et autisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Exploring Cognitive Aging in Autism : A Lifespan Perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Vieillissement et autisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imaging, Brain &amp; Neuropsychiatry (iBrain); Centre de recherches sur la cognition et l’apprentissage (CERCA), Dec 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">The 24rd Conference of the European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Cognitive Psychology, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441119v1</w:t>
+                <w:t xml:space="preserve">hal-05246117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Cognitive Aging in Autism : A Lifespan Perspective.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méditation de pleine conscience peut-elle réduire les effets du vieillissement sur la mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24rd Conference of the European Society for Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Cognitive Psychology, Sep 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Convention scientifique de l’Institut Carnot Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246117v1</w:t>
+                <w:t xml:space="preserve">hal-05413344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méditation de pleine conscience peut-elle réduire les effets du vieillissement sur la mémoire ?</w:t>
+                <w:t xml:space="preserve">Le projet VIA : vieillissement et autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention scientifique de l’Institut Carnot Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Vieillissement et autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imaging, Brain &amp; Neuropsychiatry (iBrain); Centre de recherches sur la cognition et l’apprentissage (CERCA), Dec 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413344v1</w:t>
+                <w:t xml:space="preserve">hal-05441119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du vieillissement cognitive dans l’autisme à travers les performances et le ressenti de difficultés</w:t>
               </w:r>
@@ -7321,51 +7321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emannuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,301 +7414,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deeper and multi-paradigm exploration of metacognition in aging – the AGEFOK Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris Moulin</w:t>
+                <w:t xml:space="preserve">Vieillissement neurocognitif dans l’autisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Geneva Aging Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for the Interdisciplinary Study of Gerontology and Vulnerabilities; Cognitive Aging Lab, Sep 2024, Morges, Switzerland</w:t>
+              <w:t xml:space="preserve">Cinquième édition des Rencontres Jeunes Chercher.euses du LPNC et du LIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826777v1</w:t>
+                <w:t xml:space="preserve">hal-05406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et vieillissement : une exploration neurocognitive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">A deeper and multi-paradigm exploration of metacognition in aging – the AGEFOK Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du CeRCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12th Geneva Aging Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for the Interdisciplinary Study of Gerontology and Vulnerabilities; Cognitive Aging Lab, Sep 2024, Morges, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406213v1</w:t>
+                <w:t xml:space="preserve">hal-04826777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement neurocognitif dans l’autisme.</w:t>
+                <w:t xml:space="preserve">Autisme et vieillissement : une exploration neurocognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
@@ -7743,73 +7743,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième édition des Rencontres Jeunes Chercher.euses du LPNC et du LIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude du CeRCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406201v1</w:t>
+                <w:t xml:space="preserve">hal-05406213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does memory age in ASD?</w:t>
               </w:r>
@@ -7868,73 +7868,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Psychophysiologie et de Neurosciences Cognitives (SPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cognitive Aging Society (EUCAS), Apr 2023, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406190v1</w:t>
+                <w:t xml:space="preserve">hal-05229977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrophysiological approach of memory aging</w:t>
               </w:r>
@@ -8062,129 +8062,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cognitive Aging Society (EUCAS), Apr 2023, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Société de Psychophysiologie et de Neurosciences Cognitives (SPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229977v1</w:t>
+                <w:t xml:space="preserve">hal-05406190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et mémoire épisodique au cours du vieillissement : données comportementales et électrophysiologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8216,493 +8216,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current physical activity and brain mechanisms underlying episodic memory retrieval in aging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études sur le vieillissement (JEV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR FED 4226, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441210v1</w:t>
+                <w:t xml:space="preserve">hal-05230002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current physical activity and brain mechanisms underlying episodic memory retrieval in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR FED 4226, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d’études sur le vieillissement (JEV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230002v1</w:t>
+                <w:t xml:space="preserve">hal-05441210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’activité physique sur le vieillissement de la mémoire et ses corrélats électrophysiologiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Corrélats électrophysiologiques de l’encodage réussi en mémoire épisodique de l’enfance au vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR-FED 4246</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure fédérative de recherche : Neuroimagerie fonctionnelle : de l’image à la Fonction (SFR FED 4246), Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426397v1</w:t>
+                <w:t xml:space="preserve">hal-05426392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats électrophysiologiques de l’encodage réussi en mémoire épisodique de l’enfance au vieillissement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l’activité physique sur le vieillissement de la mémoire et ses corrélats électrophysiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Alibran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Hajer Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR-FED 4246</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure fédérative de recherche : Neuroimagerie fonctionnelle : de l’image à la Fonction (SFR FED 4246), Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426392v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective effect of educational level varies as a function of the difficulty of the memory task in ageing</w:t>
               </w:r>
@@ -8807,342 +8807,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory successful encoding: electrophysiological correlates from childhood to aging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Personnalité et stratégies d'organisation en mémoire épisodique : rôle de l'ouverture aux expériences sur le rappel et l'organisation subjective chez des adultes jeunes et âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the EUCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Format distanciel, France</w:t>
+              <w:t xml:space="preserve">Journée d’Etude du Vieillissement Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2 - Laboratoire EMC, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441170v1</w:t>
+                <w:t xml:space="preserve">hal-05230150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalité et stratégies d'organisation en mémoire épisodique : rôle de l'ouverture aux expériences sur le rappel et l'organisation subjective chez des adultes jeunes et âgés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vanneste</w:t>
+                <w:t xml:space="preserve">Episodic memory successful encoding: electrophysiological correlates from childhood to aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude du Vieillissement Cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2 - Laboratoire EMC, May 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Meeting of the EUCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Format distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230150v1</w:t>
+                <w:t xml:space="preserve">hal-05441170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des fonctions cognitives chez le sujet très âgé à partir de la cohorte Fibratlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9180,77 +9180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats électrophysiologiques de l’encodage réussi en mémoire épisodique de l’enfance au vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Alibran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9327,51 +9327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guerrero Sastoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9448,51 +9448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9556,614 +9556,631 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hypersensibilité, facteur de vulnérabilité ou ressource face au traitement cognitif ? Une étude exploratoire.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auditory Change Detection in autism during aging: An ERP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Structure Fédérative de Recherche (SFR) SaNeC 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, France, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR SaNeC-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tours, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434520v1</w:t>
+                <w:t xml:space="preserve">hal-05406358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'une induction de méditation de pleine conscience sur la mémoire et la métamémoire épisodiques dans le vieillissement normal : résultats préliminaires</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aging in autism: An ERP Study of Auditory Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFR SaNeC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, TOURS, France</w:t>
+              <w:t xml:space="preserve">ICON 2025 - International Conference on Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301189v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging in autism: An ERP Study of Auditory Change Detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d'une induction de méditation de pleine conscience sur la mémoire et la métamémoire épisodiques dans le vieillissement normal : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON 2025 - International Conference on Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. , 2025</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFR SaNeC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406377v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du vieillissement cognitif dans l’autisme à travers les performances et le ressenti des difficultés.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hypersensibilité, facteur de vulnérabilité ou ressource face au traitement cognitif ? Une étude exploratoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Aschehoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Structure Fédérative de Recherche (SFR) SaNeC 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406351v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l'observation d'actions chez les adultes jeunes et âgés</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse du vieillissement cognitif dans l’autisme à travers les performances et le ressenti des difficultés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Maniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
+              <w:t xml:space="preserve">4ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272951v1</w:t>
+                <w:t xml:space="preserve">hal-05406351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Cognitive Aging in Autism: A Lifespan Perspective</w:t>
               </w:r>
@@ -10175,51 +10192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10268,855 +10285,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Change Detection in autism during aging: An ERP Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l'observation d'actions chez les adultes jeunes et âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR SaNeC-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tours, France. 2025</w:t>
+              <w:t xml:space="preserve">GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406358v1</w:t>
+                <w:t xml:space="preserve">hal-05272951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement cognitif chez les adultes autistes : quelles trajectoires au cours de l’avancée en âge ?</w:t>
+                <w:t xml:space="preserve">Vieillissement dans l’autisme : quels retentissements sur le fonctionnement mnésique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 ème UA 7-11 octobre 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
+              <w:t xml:space="preserve">19èmes journées scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406339v1</w:t>
+                <w:t xml:space="preserve">hal-05406305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et vieillissement : explorer l’évolution du fonctionnement neurocognitif à travers la Mismatch Negativity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">London Meeting of the Experimental Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406317v1</w:t>
+                <w:t xml:space="preserve">hal-05441131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+                <w:t xml:space="preserve">Influence des traits autistiques sur le vieillissement mnesique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Maniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Meeting of the Experimental Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441131v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des traits autistiques sur le vieillissement mnesique.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+                <w:t xml:space="preserve">Exploration de la relation entre sommeil, mémoire et métamémoire épisodique dans le vieillissement normal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFR SaNeC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406325v1</w:t>
+                <w:t xml:space="preserve">hal-05322258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la relation entre sommeil, mémoire et métamémoire épisodique dans le vieillissement normal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fonctionnement cognitif chez les adultes autistes : quelles trajectoires au cours de l’avancée en âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFR SaNeC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">17 ème UA 7-11 octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322258v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement dans l’autisme : quels retentissements sur le fonctionnement mnésique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autisme et vieillissement : explorer l’évolution du fonctionnement neurocognitif à travers la Mismatch Negativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées scientifiques du GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406305v1</w:t>
+                <w:t xml:space="preserve">hal-05406317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux profils de vieillissement : l'influence des traits autistiques sur le vieillissement cognitif</w:t>
               </w:r>
@@ -11128,51 +11128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11346,1399 +11346,1399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la mémoire épisodique de l'adulte très âgé : normes au RL/RI-16 et au DMS-48 issues de la cohorte FIBRATLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Doctorat – EDISCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441150v1</w:t>
+                <w:t xml:space="preserve">hal-04139756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Bastin</w:t>
+                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du vieillissement (JEV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France. </w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441138v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Matter Changes and Cognitive Performance in the Oldest Old: a DTI Analysis from the Fibratlas Cohort</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude du Vieillissement</w:t>
+              <w:t xml:space="preserve">Journées d’Etude du Vieillissement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183691v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the accuracy of metacognitive judgments in healthy aging: a hierarchical Bayesian modeling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Souchay</w:t>
+                <w:t xml:space="preserve">Investigating the association between white microstructure and cognitive performance in the oldest old : a DTI analysis from the Fibratlas cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheur·euse·s (RJC) LPNC &amp; LIP/PC2S - Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7ème Journée de la recherche biomédicale Tours-Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441221v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Estimating the accuracy of metacognitive judgments in healthy aging: a hierarchical Bayesian modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheur·euse·s (RJC) LPNC &amp; LIP/PC2S - Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406253v1</w:t>
+                <w:t xml:space="preserve">hal-05441221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the association between white microstructure and cognitive performance in the oldest old : a DTI analysis from the Fibratlas cohort</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée de la recherche biomédicale Tours-Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Tours, France. </w:t>
+              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744787v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etude du Vieillissement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées du Doctorat – EDISCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406267v1</w:t>
+                <w:t xml:space="preserve">hal-05441150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Situating metamemory within metacognition in healthy aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Meunier-Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude du vieillissement (JEV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406260v1</w:t>
+                <w:t xml:space="preserve">hal-05441138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la mémoire épisodique de l'adulte très âgé : normes au RL/RI-16 et au DMS-48 issues de la cohorte FIBRATLAS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">White Matter Changes and Cognitive Performance in the Oldest Old: a DTI Analysis from the Fibratlas Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+              <w:t xml:space="preserve">Journée d'Etude du Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139756v1</w:t>
+                <w:t xml:space="preserve">hal-04183691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French normative data for the Complex Rey Figure Test in healthy subjects aged over 80 years</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+                <w:t xml:space="preserve">Effect of physical activity on episodic memory during aging : an event-related potential study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Cognitive Aging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139762v1</w:t>
+                <w:t xml:space="preserve">hal-05441157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical activity on episodic memory during aging : an event-related potential study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+                <w:t xml:space="preserve">French normative data for the Complex Rey Figure Test in healthy subjects aged over 80 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Aging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441157v1</w:t>
+                <w:t xml:space="preserve">hal-04139762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'activité physique sur la mémoire épisodique au cours du vieillissement:étude en potentiels évoqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12746,51 +12746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12815,51 +12815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physical activity on episodic memory during aging : an event-related potential study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12867,51 +12867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the EUCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13105,51 +13105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Borella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2026.2655432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Meunier-Duperray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bastin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2024.12.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04705112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sizaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617724000390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104130" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-024-00341-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04184861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106056" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103627" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-022-01018-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03894585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.224.0567" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kachouri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103609" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2022.136676" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001586" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plusquellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.03.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Burger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gombart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000191" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salmon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.07.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.08.053" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Genon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.10.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP7VLCJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145361" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.06.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.02.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090926v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Balteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Phillips" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.10.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32835d8452" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310004057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Allan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.03.040" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFK2CG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.08.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NXC5FNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111785v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.08.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCG17LG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111850v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0018570" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32831b6e0c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720208v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rigaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sogni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Melchior" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maniez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826777v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406190v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441200v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413350v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441210v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426397v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Wright" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230150v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889901v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sizaret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zemmoura" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brachet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aschehoug" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301189v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara B&#233;chade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406377v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406339v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406317v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441131v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Fleming" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322258v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Colas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Fleming" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441138v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04183691v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441221v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406253v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04744787v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139756v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441157v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441176v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Frick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Borella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2026.2655432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Meunier-Duperray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bastin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niaf003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salmon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2024.12.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04705112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sizaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brachet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Launay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617724000390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-024-00341-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04184861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2023.106056" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vanneste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.233.0513" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000752" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103627" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-022-01018-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kachouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Wright" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-022-00724-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03894585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.224.0567" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2022.136676" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001586" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000240" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taconnat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plusquellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.03.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Gombart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000191" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Burger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2019.1693013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957403v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXCFV16X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salmon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.07.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941562v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.08.053" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Castel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Geraci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2017.1398849" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Genon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.10.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP7VLCJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957398v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145361" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bahri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.02.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.06.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090926v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Balteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Phillips" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.10.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32835d8452" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0018570" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111785v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.08.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCG17LG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111859v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.08.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NXC5FNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.05.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310004057" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Allan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.03.040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPFK2CG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32831b6e0c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720208v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rigaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sogni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Melchior" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413343v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246653v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246117v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413344v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441119v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maniez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826777v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441200v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406190v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413350v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230002v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426392v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Wright" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441170v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889901v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sizaret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zemmoura" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brachet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301189v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara B&#233;chade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aschehoug" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406351v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406305v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441131v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Fleming" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322258v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Colas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406317v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04744787v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441221v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Fleming" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406253v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441138v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04183691v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441157v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139762v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441176v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>