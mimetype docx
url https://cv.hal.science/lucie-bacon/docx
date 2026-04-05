--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1246,291 +1246,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01191145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quotidien dans l’attente</w:t>
+                <w:t xml:space="preserve">Décalages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Brnjaci, Bosnia and Herzegovina. 2014</w:t>
+              <w:t xml:space="preserve">Photography. Delijaš, Bosnia and Herzegovina. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01075198v1</w:t>
+                <w:t xml:space="preserve">medihal-01075197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décalages</w:t>
+                <w:t xml:space="preserve">Sortir du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Delijaš, Bosnia and Herzegovina. 2014</w:t>
+              <w:t xml:space="preserve">Photography. Sarajevo, Bosnia and Herzegovina. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01075197v1</w:t>
+                <w:t xml:space="preserve">medihal-01075190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir du quotidien</w:t>
+                <w:t xml:space="preserve">Hors la vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Sarajevo, Bosnia and Herzegovina. 2014</w:t>
+              <w:t xml:space="preserve">Photography. Delijaš, Bosnia and Herzegovina. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01075190v1</w:t>
+                <w:t xml:space="preserve">medihal-01075195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors la vue</w:t>
+                <w:t xml:space="preserve">Le quotidien dans l’attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Delijaš, Bosnia and Herzegovina. 2014</w:t>
+              <w:t xml:space="preserve">Photography. Brnjaci, Bosnia and Herzegovina. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01075195v1</w:t>
+                <w:t xml:space="preserve">medihal-01075198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Carte (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1692,275 +1692,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de passage, reflets du contrôle migratoire</w:t>
+                <w:t xml:space="preserve">Centres d’accueil et d’hébergement pour demandeurs d’asile en Serbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bosnie-Herzégovine. 2015</w:t>
+              <w:t xml:space="preserve">Serbie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01191116v1</w:t>
+                <w:t xml:space="preserve">medihal-01191130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations sur l’épisode migratoire de Kreuz. Cartographies mises en scène.</w:t>
+                <w:t xml:space="preserve">Migrants de longue distance, migrations de « transit » en Bosnie-Herzégovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France. 2015</w:t>
+              <w:t xml:space="preserve">Bosnie-Herzégovine. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01191277v1</w:t>
+                <w:t xml:space="preserve">medihal-01191236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centres d’accueil et d’hébergement pour demandeurs d’asile en Serbie</w:t>
+                <w:t xml:space="preserve">Lieux de passage, reflets du contrôle migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serbie. 2015</w:t>
+              <w:t xml:space="preserve">Bosnie-Herzégovine. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01191130v1</w:t>
+                <w:t xml:space="preserve">medihal-01191116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants de longue distance, migrations de « transit » en Bosnie-Herzégovine</w:t>
+                <w:t xml:space="preserve">Variations sur l’épisode migratoire de Kreuz. Cartographies mises en scène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bosnie-Herzégovine. 2015</w:t>
+              <w:t xml:space="preserve">France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01191236v1</w:t>
+                <w:t xml:space="preserve">medihal-01191277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2115,51 +2115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucie.bacon@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://migrinter.hypotheses.org/2267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaumig.hypotheses.org/331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaumig.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mediapart.fr/portfolios/comment-representer-un-voyage-migratoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migreurop.org/article2601.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://the-archipelago.net/2015/07/05/lucie-bacon-collecting-migrant-experiences-at-the-walls-of-the-european-union/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://closethecamps.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enfermementdesetrangersmarseille.tumblr.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migreurop.org/IMG/pdf/facecacheecampsetrangers-okweb.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anafe.org/IMG/pdf/rapport-activite-2013-web.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucie.bacon@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://migrinter.hypotheses.org/2267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaumig.hypotheses.org/331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaumig.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mediapart.fr/portfolios/comment-representer-un-voyage-migratoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migreurop.org/article2601.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://the-archipelago.net/2015/07/05/lucie-bacon-collecting-migrant-experiences-at-the-walls-of-the-european-union/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://closethecamps.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enfermementdesetrangersmarseille.tumblr.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migreurop.org/IMG/pdf/facecacheecampsetrangers-okweb.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anafe.org/IMG/pdf/rapport-activite-2013-web.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>