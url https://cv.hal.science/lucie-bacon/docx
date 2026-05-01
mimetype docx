--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -982,225 +982,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komesarijat za izbeglice i migracije Republike Srbije</w:t>
+                <w:t xml:space="preserve">Le temps du départ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Belgrade, Serbia. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01191151v1</w:t>
+                <w:t xml:space="preserve">medihal-01191207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps du départ</w:t>
+                <w:t xml:space="preserve">L’attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Belgrade, Serbia. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01191207v1</w:t>
+                <w:t xml:space="preserve">medihal-01191135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attente</w:t>
+                <w:t xml:space="preserve">Komesarijat za izbeglice i migracije Republike Srbije</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Belgrade, Serbia. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01191135v1</w:t>
+                <w:t xml:space="preserve">medihal-01191151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epaisseurs spatio-temporelles de l’actuel centre d’accueil pour demandeurs d’asile de Krnjača</w:t>
               </w:r>
@@ -1692,275 +1692,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centres d’accueil et d’hébergement pour demandeurs d’asile en Serbie</w:t>
+                <w:t xml:space="preserve">Variations sur l’épisode migratoire de Kreuz. Cartographies mises en scène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serbie. 2015</w:t>
+              <w:t xml:space="preserve">France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01191130v1</w:t>
+                <w:t xml:space="preserve">medihal-01191277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants de longue distance, migrations de « transit » en Bosnie-Herzégovine</w:t>
+                <w:t xml:space="preserve">Lieux de passage, reflets du contrôle migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bosnie-Herzégovine. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01191236v1</w:t>
+                <w:t xml:space="preserve">medihal-01191116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de passage, reflets du contrôle migratoire</w:t>
+                <w:t xml:space="preserve">Migrants de longue distance, migrations de « transit » en Bosnie-Herzégovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bosnie-Herzégovine. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01191116v1</w:t>
+                <w:t xml:space="preserve">medihal-01191236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations sur l’épisode migratoire de Kreuz. Cartographies mises en scène.</w:t>
+                <w:t xml:space="preserve">Centres d’accueil et d’hébergement pour demandeurs d’asile en Serbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France. 2015</w:t>
+              <w:t xml:space="preserve">Serbie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01191277v1</w:t>
+                <w:t xml:space="preserve">medihal-01191130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2115,51 +2115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucie.bacon@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://migrinter.hypotheses.org/2267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaumig.hypotheses.org/331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaumig.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mediapart.fr/portfolios/comment-representer-un-voyage-migratoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migreurop.org/article2601.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://the-archipelago.net/2015/07/05/lucie-bacon-collecting-migrant-experiences-at-the-walls-of-the-european-union/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://closethecamps.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enfermementdesetrangersmarseille.tumblr.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migreurop.org/IMG/pdf/facecacheecampsetrangers-okweb.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anafe.org/IMG/pdf/rapport-activite-2013-web.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucie.bacon@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://migrinter.hypotheses.org/2267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaumig.hypotheses.org/331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaumig.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mediapart.fr/portfolios/comment-representer-un-voyage-migratoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migreurop.org/article2601.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://the-archipelago.net/2015/07/05/lucie-bacon-collecting-migrant-experiences-at-the-walls-of-the-european-union/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://closethecamps.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enfermementdesetrangersmarseille.tumblr.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migreurop.org/IMG/pdf/facecacheecampsetrangers-okweb.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anafe.org/IMG/pdf/rapport-activite-2013-web.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01075198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01191130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>