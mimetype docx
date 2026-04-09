--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -723,291 +723,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile fiber-reinforced hydrogels to mimic the microstructure and mechanics of human vocal-fold upper layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue mechanisms of a closed cell elastomeric foam: A mechanical and microstructural study using ex situ X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferré Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.09.035⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.108194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236439v1</w:t>
+                <w:t xml:space="preserve">hal-04217717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue mechanisms of a closed cell elastomeric foam: A mechanical and microstructural study using ex situ X-ray microtomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Aimar</w:t>
+                <w:t xml:space="preserve">Versatile fiber-reinforced hydrogels to mimic the microstructure and mechanics of human vocal-fold upper layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Orgéas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Mcleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128, pp.108194. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172 (December), pp.92-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217717v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of gelatin-based hydrogels during finite strain tension, compression and shear</w:t>
               </w:r>
@@ -2029,265 +2029,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventricular-Fold Dynamics in Human Phonation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow of a blood analogue fluid in a compliant abdominal aortic aneurysm model: experimental modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Hess</w:t>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.1262-1269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998464v1</w:t>
+                <w:t xml:space="preserve">hal-01953940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a blood analogue fluid in a compliant abdominal aortic aneurysm model: experimental modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ventricular-Fold Dynamics in Human Phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Deplano</w:t>
+                <w:t xml:space="preserve">Anna-Katharina Rohlfs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Knapp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Bertrand</w:t>
+                <w:t xml:space="preserve">Markus Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (4), pp.1219-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2014_JSLHR-S-12-0418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953940v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental protocols for tensile testing of abdominal aortic analogues</w:t>
               </w:r>
@@ -2825,51 +2825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modelling of the arterial wall: influence of mechanical heterogeneities on the wall stress distribution and the peak wall stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toungara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,265 +3052,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal motion and its impact on the respiratory flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Scheinherr</w:t>
+                <w:t xml:space="preserve">Influence of blood shear-thinning behaviour on flow dynamics in abdominal aortic aneurysm in vitro compliant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.69-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713685⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210726v1</w:t>
+                <w:t xml:space="preserve">hal-04210719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of blood shear-thinning behaviour on flow dynamics in abdominal aortic aneurysm in vitro compliant model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Deplano</w:t>
+                <w:t xml:space="preserve">Glottal motion and its impact on the respiratory flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scheinherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.49-52. </w:t>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.69-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210719v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal fold and ventricular fold vibration in period-doubling phonation: Physiological description and aerodynamic modeling</w:t>
               </w:r>
@@ -3651,428 +3651,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical analysis of collagen gels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
+                <w:t xml:space="preserve">Flow-induced oscillations of a vocal-fold replica with tailored anterior-posterior and medial-lateral articulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Tlaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFR 2024 – 60ième anniversaire du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICVPB 2024 - 13th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911570v2</w:t>
+                <w:t xml:space="preserve">hal-04731195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinocchio, a biomimetic mechatronic testbed for producing in vitro articulated speech</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Arnaud</w:t>
+                <w:t xml:space="preserve">Structural and mechanical analysis of collagen gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Romero Bhathal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+              <w:t xml:space="preserve">GFR 2024 – 60ième anniversaire du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579018v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-induced oscillations of a vocal-fold replica with tailored anterior-posterior and medial-lateral articulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pinocchio, a biomimetic mechatronic testbed for producing in vitro articulated speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounib Tlaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2024 - 13th International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731195v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a mechatronic avatar to produce voice, speech and singing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,635 +4117,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un banc in vitro pour la caractérisation vibratoire de plis vocaux biomimétiques et pré-déformés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4D X-ray microtomography of vibrating multiscale structures: numerical optimisation and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée; Laboratoire de Linguistique de Nantes, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">EMMC - 18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833126v1</w:t>
+                <w:t xml:space="preserve">hal-03851492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D FATIGUE-INDUCED STRUCTURE EVOLUTION OF EVA FOAMS REINFORCED WITH BIOBASED NANOFILLERS AND USED FOR RUNNING SHOES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bordage</w:t>
+                <w:t xml:space="preserve">Développement d’un banc in vitro pour la caractérisation vibratoire de plis vocaux biomimétiques et pré-déformés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Tomography of Materials and Structures (ICTMS) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.17</w:t>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée; Laboratoire de Linguistique de Nantes, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851564v1</w:t>
+                <w:t xml:space="preserve">hal-03833126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D X-ray microtomography of vibrating multiscale structures: numerical optimisation and experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Klos</w:t>
+                <w:t xml:space="preserve">3D FATIGUE-INDUCED STRUCTURE EVOLUTION OF EVA FOAMS REINFORCED WITH BIOBASED NANOFILLERS AND USED FOR RUNNING SHOES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC - 18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International Conference on Tomography of Materials and Structures (ICTMS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851492v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie RX synchrotron stroboscopique pour la caractérisation 4D d'oscillateurs biomimétiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Klos</w:t>
+                <w:t xml:space="preserve">Towards a biomimetic mechatronic testbed for voice and speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGBM, May 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">PEVoC 2022 - 14th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931000v1</w:t>
+                <w:t xml:space="preserve">hal-03851535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a biomimetic mechatronic testbed for voice and speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographie RX synchrotron stroboscopique pour la caractérisation 4D d'oscillateurs biomimétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVoC 2022 - 14th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGBM, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851535v1</w:t>
+                <w:t xml:space="preserve">hal-03931000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D X-ray microtomography of vibrating multiscale structures</w:t>
               </w:r>
@@ -4856,51 +4856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of new composite hydrogels mimicking vocal-fold histological and mechanical features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5355,226 +5355,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From soft tissue's fibrous microstructure to voice biomechanics: towards the material design of a new biomimetic oscillator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMPRESSION FATIGUE AND 3D MORPHOLOGIES OF EVA BASED FOAMS: A STUDY USING X-RAYS MICROTOMOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Ferré-Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Congrès de la Société de Biomécanique SB2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cellular Materials CellMat2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202101618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911137v1</w:t>
+                <w:t xml:space="preserve">hal-04911019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRESSION FATIGUE AND 3D MORPHOLOGIES OF EVA BASED FOAMS: A STUDY USING X-RAYS MICROTOMOGRAPHY</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From soft tissue's fibrous microstructure to voice biomechanics: towards the material design of a new biomimetic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cellular Materials CellMat2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45ème Congrès de la Société de Biomécanique SB2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Metz (En ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202101618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04911019v1</w:t>
+                <w:t xml:space="preserve">hal-04911137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Vocal Folds' Fibrous Microstructure to Voice Biomechanics</w:t>
               </w:r>
@@ -5642,51 +5642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-axial mechanical properties of hydrogel-based materials upon finite strains: towards the design of tailored vocal-fold composite replicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5869,247 +5869,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal-fold 3D micro-architecture and micro-mechanics: a multimodal imaging study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamentals of Biomedical Optics and Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Benboujja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQL 2019 - 13th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Pre-conference workshop of the 13th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053793v1</w:t>
+                <w:t xml:space="preserve">hal-04911159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of Biomedical Optics and Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vocal-fold 3D micro-architecture and micro-mechanics: a multimodal imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pre-conference workshop of the 13th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">AQL 2019 - 13th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911159v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et optimisation d'endoprothèses vasculaires: architectures optimisées et biomimétiques</w:t>
               </w:r>
@@ -6210,277 +6210,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human vocal-fold architecture and mechanical properties : 3D multiscale characterization and modelling</w:t>
+                <w:t xml:space="preserve">Caractérisation histo-mécanique du tissu vocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2018 - 11th International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t>
+              <w:t xml:space="preserve">GDR 3570 Mécabio - 5ièmes rencontres du GDR Mécanique des matériaux et fluides biologiques (GDR 3570 Mécabio)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969172v1</w:t>
+                <w:t xml:space="preserve">hal-02007751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation histo-mécanique du tissu vocal</w:t>
+                <w:t xml:space="preserve">Human vocal-fold architecture and mechanical properties : 3D multiscale characterization and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Terzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3570 Mécabio - 5ièmes rencontres du GDR Mécanique des matériaux et fluides biologiques (GDR 3570 Mécabio)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICVPB 2018 - 11th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007751v1</w:t>
+                <w:t xml:space="preserve">hal-01969172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale multi-échelle et interdisciplinaire des plis vocaux</w:t>
               </w:r>
@@ -7150,277 +7150,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane mechanics of elastomeric fibrous composite membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of the glottis during breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scheinherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Deplano</w:t>
+                <w:t xml:space="preserve">R. Theilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMech 560 – Mechanics of Biological Membranes, Ascona, Switzerland, 02/2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Ascona, Switzerland. pp.1-2</w:t>
+              <w:t xml:space="preserve">ISAM2015, 20th Congress of the International Society for Aerosols in Medicine, Munich, Allemagne, 30/05-03/06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Munich, Germany. pp.**</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965460v1</w:t>
+                <w:t xml:space="preserve">hal-01965461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the glottis during breathing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Scheinherr</w:t>
+                <w:t xml:space="preserve">In-plane mechanics of elastomeric fibrous composite membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toungara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elliott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bailly</w:t>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Theilmann</w:t>
+                <w:t xml:space="preserve">Valerie Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAM2015, 20th Congress of the International Society for Aerosols in Medicine, Munich, Allemagne, 30/05-03/06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Munich, Germany. pp.**</w:t>
+              <w:t xml:space="preserve">EuroMech 560 – Mechanics of Biological Membranes, Ascona, Switzerland, 02/2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Ascona, Switzerland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965461v1</w:t>
+                <w:t xml:space="preserve">hal-01965460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport et dépôt d'aérosols liquides dans les voies aériennes supérieures</w:t>
               </w:r>
@@ -7540,64 +7540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">., 7th World Congress of Biomechanics, Boston, USA, 6-11 July, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Boston, United States. pp.1</w:t>
@@ -7620,152 +7620,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal motion and its impact on inhaled aerosol deposition in upper airways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Lagier</w:t>
+                <w:t xml:space="preserve">Micromechanical modelling of the arterial wall: influence of mechanical heterogeneities on the wall stress distribution and the peak wall stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Toungara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the International Society for Aerosols in Medicine (ISAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Congress of the Societe de Biomecanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France. pp.22-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949190v1</w:t>
+                <w:t xml:space="preserve">hal-00925438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local aerosol deposition and gas−flow in vitro measurements using PIV−PLIF techniques</w:t>
               </w:r>
@@ -7853,144 +7845,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of the arterial wall: influence of mechanical heterogeneities on the wall stress distribution and the peak wall stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+                <w:t xml:space="preserve">Glottal motion and its impact on inhaled aerosol deposition in upper airways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Scheinherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Congress of the Societe de Biomecanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Congress of the International Society for Aerosols in Medicine (ISAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Chapel Hill, United States. pp.ISSN:1941−2711, 26(2):A28−A28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925438v1</w:t>
+                <w:t xml:space="preserve">hal-00949190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laryngeal two-phase flow in realistic breathing conditions</w:t>
               </w:r>
@@ -8350,597 +8350,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE DEVELOPMENT OF NEW ARTIFICIAL MATERIALS MIMICKING AORTIC TISSUE HISTOLOGICAL AND MECHANICAL FEATURES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lemercier</w:t>
+                <w:t xml:space="preserve">Glottal motion and its impact on the respiratory flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Scheinherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH 534 - Advanced experimental approaches and inverse problems in tissue biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">37ème Congrès Société Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706873v1</w:t>
+                <w:t xml:space="preserve">hal-00744016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal motion and its impact on the respiratory flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Scheinherr</w:t>
+                <w:t xml:space="preserve">ON THE DEVELOPMENT OF NEW ARTIFICIAL MATERIALS MIMICKING AORTIC TISSUE HISTOLOGICAL AND MECHANICAL FEATURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès Société Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.69-71</w:t>
+              <w:t xml:space="preserve">EUROMECH 534 - Advanced experimental approaches and inverse problems in tissue biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744016v1</w:t>
+                <w:t xml:space="preserve">hal-00706873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventricular folds in speech and singing: physiology, use, physical and perceptual impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glottal dynamics and laryngeal airflow during human breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chevaillier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Georges Caillibotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744095v1</w:t>
+                <w:t xml:space="preserve">hal-00706890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal dynamics and laryngeal airflow during human breathing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ventricular folds in speech and singing: physiology, use, physical and perceptual impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georges Caillibotte</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706890v1</w:t>
+                <w:t xml:space="preserve">hal-00744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do ventricular folds behave during vocal effort ?</w:t>
+                <w:t xml:space="preserve">Contribution des bandes ventriculaires lors d'un effort vocal. Impact sur la vibration glottique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna-Katharina Rohlfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQL 2010 - 9th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France. pp.ISBN : 978-2-9521105-9-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540516v1</w:t>
+                <w:t xml:space="preserve">hal-00486155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des bandes ventriculaires lors dun effort vocal. Impact sur la vibration glottique</w:t>
               </w:r>
@@ -9002,109 +8976,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des bandes ventriculaires lors d'un effort vocal. Impact sur la vibration glottique</w:t>
+                <w:t xml:space="preserve">How do ventricular folds behave during vocal effort ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharina Rohlfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France. pp.ISBN : 978-2-9521105-9-4</w:t>
+              <w:t xml:space="preserve">AQL 2010 - 9th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486155v1</w:t>
+                <w:t xml:space="preserve">hal-00540516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetism of human abdominal aortic tissue.</w:t>
               </w:r>
@@ -9512,269 +9512,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation théorique et validation expérimentale des interactions fluide/structure dans le larynx. Applications aux pathologies de la voix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude théorique et expérimentale de l'influence d'une constriction sur le mouvement vibratoire des cordes vocales par application de modèles mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362115v1</w:t>
+                <w:t xml:space="preserve">hal-03360462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique et expérimentale de l'influence d'une constriction sur le mouvement vibratoire des cordes vocales par application de modèles mécaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation théorique et validation expérimentale des interactions fluide/structure dans le larynx. Applications aux pathologies de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Brutel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360462v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorations « in vivo » et « in vitro » de l'influence des bandes ventriculaires en phonation</w:t>
               </w:r>
@@ -9855,77 +9855,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Katharina Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10039,493 +10039,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de modèle théorique de la phonation grâce à une maquette de cordes vocales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des « fausses » cordes vocales en phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIIème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">, 2006, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371468v1</w:t>
+                <w:t xml:space="preserve">hal-00371466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des « fausses » cordes vocales en phonation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation de modèle théorique de la phonation grâce à une maquette de cordes vocales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIIème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Tours, France. pp.1</w:t>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371466v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lombard Effect: a physiological reflex or a controlled intelligibility enhancement?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerodynamic interaction between the vocal folds and the ventricular bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil. pp.255-262</w:t>
+              <w:t xml:space="preserve">7th International Conference Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00214307v1</w:t>
+                <w:t xml:space="preserve">hal-00371456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic interaction between the vocal folds and the ventricular bands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lombard Effect: a physiological reflex or a controlled intelligibility enhancement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Welby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil. pp.255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371456v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00214307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Period-doubling occurences in singing: the &amp;quot;bassu&amp;quot; case in traditional Sardinian &amp;quot;A Tenore&amp;quot; singing</w:t>
               </w:r>
@@ -10626,269 +10626,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude acoustique et articulatoire de la parole Lombard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">An Acoustic and Articulatory Study of Lombard Speech: Global Effects on the Utterance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Welby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIemes Journees d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.077</w:t>
+              <w:t xml:space="preserve">Interspeech 2006 - ICSLP, Ninth International Conference on Spoken Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. p. 2246-2249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00214304v1</w:t>
+                <w:t xml:space="preserve">hal-00370947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Acoustic and Articulatory Study of Lombard Speech: Global Effects on the Utterance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Étude acoustique et articulatoire de la parole Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Welby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech/ICSLP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. p. 2246-2249</w:t>
+              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370947v1</w:t>
+                <w:t xml:space="preserve">hal-00214304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction aérodynamique des « fausses » cordes vocales sur l'oscillation des cordes vocales</w:t>
               </w:r>
@@ -10900,51 +10900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11204,51 +11204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSTRUCTURE ANALYSIS OF 3D COLLAGEN GELS TO STUDY CANCER CELL MIGRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Romero Bhathal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11355,64 +11355,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounib Tlaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVoC 2024 - 15th Pan-European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Santander, France</w:t>
@@ -11435,277 +11435,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing tough and self-healing composite hydrogels for biomedical applications.</w:t>
+                <w:t xml:space="preserve">Designing tough and self-healing composite hydrogels for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gibiino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tec 21 Winter school on "Multi scale approaches and multiphysics couplings in fluid and solid mechanics » (5th Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922108v1</w:t>
+                <w:t xml:space="preserve">hal-04928409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing tough and self-healing composite hydrogels for biomedical applications</w:t>
+                <w:t xml:space="preserve">Designing tough and self-healing composite hydrogels for biomedical applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gibiino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tec 21 Winter school on "Multi scale approaches and multiphysics couplings in fluid and solid mechanics » (5th Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928409v1</w:t>
+                <w:t xml:space="preserve">hal-04922108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of fibre-reinforced biomaterials based on novel hydrogels to mimic the vocal folds properties</w:t>
               </w:r>
@@ -12515,51 +12515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368892v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Terzolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1670567" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738006v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233; Sentis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2024.2317881" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68684-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072485v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Romero Bhathal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri-Angulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mcleer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.09.035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935928v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1094197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48080-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cochereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109956" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31849-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav B&#283;lka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Elcner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jedelsk&#253;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Knapp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159202006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Scheinherr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2015.05.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998464v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Rohlfs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hess" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_JSLHR-S-12-0418" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deplano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Knapp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lemercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Meyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.02.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87ZRDXJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.02.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWNWQH76-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toungara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815930" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815929" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.02.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MF3RNDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scheinherr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boiron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giovanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713685" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713620" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365220" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2977740" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Tlaidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911570v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Tripathi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731195v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443044v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sohier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442619v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ferr&#233;-Sentis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202101618" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550571v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Benboujja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mongeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ott" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boucard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffanjon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965461v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Theilmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Lemercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chevaillier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706890v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540516v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486155v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371453v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chisari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934671" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371460v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brutel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Licht" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371465v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371468v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371456v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371458v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortat-Jacob" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371472v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sylvain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gibiino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928409v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442750v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri Angulo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937318v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04911584v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368892v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Terzolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1670567" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738006v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233; Sentis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2024.2317881" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68684-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072485v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Romero Bhathal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri-Angulo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mcleer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.09.035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935928v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1094197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48080-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cochereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109956" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31849-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav B&#283;lka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Elcner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jedelsk&#253;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Knapp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159202006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Scheinherr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2015.05.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deplano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Knapp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Rohlfs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hess" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_JSLHR-S-12-0418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lemercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Meyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.02.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87ZRDXJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.02.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWNWQH76-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toungara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815930" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815929" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.02.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MF3RNDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scheinherr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boiron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giovanni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713685" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365220" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2977740" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Tlaidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731195v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911570v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Tripathi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443044v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sohier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442619v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ferr&#233;-Sentis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202101618" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550571v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Benboujja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mongeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ott" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boucard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffanjon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Theilmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965460v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Lemercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chevaillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540516v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371453v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chisari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934671" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371460v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360462v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brutel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362115v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Licht" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371465v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371466v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371458v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortat-Jacob" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371472v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sylvain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928409v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gibiino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442750v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri Angulo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937318v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04911584v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>