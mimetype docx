--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -598,667 +598,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the fibrous microstructure of 3D collagen gels</w:t>
+                <w:t xml:space="preserve">Flow-induced oscillations of vocal-fold replicas with tuned extensibility and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Romero Bhathal</w:t>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-48080-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072485v2</w:t>
+                <w:t xml:space="preserve">hal-04354562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue mechanisms of a closed cell elastomeric foam: A mechanical and microstructural study using ex situ X-ray microtomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile fiber-reinforced hydrogels to mimic the microstructure and mechanics of human vocal-fold upper layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Orgéas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mcleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108194⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172 (December), pp.92-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217717v1</w:t>
+                <w:t xml:space="preserve">hal-04236439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile fiber-reinforced hydrogels to mimic the microstructure and mechanics of human vocal-fold upper layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margot Michel</w:t>
+                <w:t xml:space="preserve">Fatigue mechanisms of a closed cell elastomeric foam: A mechanical and microstructural study using ex situ X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mcleer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferré Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 172 (December), pp.92-105. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.108194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.09.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236439v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of gelatin-based hydrogels during finite strain tension, compression and shear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of the fibrous microstructure of 3D collagen gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Romero Bhathal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S1), pp.S80-S82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935928v2</w:t>
+                <w:t xml:space="preserve">hal-04072485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-induced oscillations of vocal-fold replicas with tuned extensibility and material properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Luizard</w:t>
+                <w:t xml:space="preserve">Mechanics of gelatin-based hydrogels during finite strain tension, compression and shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.22658. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1094197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-48080-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.1094197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354562v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-mechanical model for the fibrous tissues of vocal folds</w:t>
               </w:r>
@@ -2029,670 +2029,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a blood analogue fluid in a compliant abdominal aortic aneurysm model: experimental modelling</w:t>
+                <w:t xml:space="preserve">Flow of a blood analogue fluid in a compliant abdominal aortic aneurysm model : experimental modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Deplano</w:t>
+                <w:t xml:space="preserve">Valérie Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Knapp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Bertrand</w:t>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47, pp.1262-1269</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 47 (6), pp.1262-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953940v1</w:t>
+                <w:t xml:space="preserve">hal-00949701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventricular-Fold Dynamics in Human Phonation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow of a blood analogue fluid in a compliant abdominal aortic aneurysm model: experimental modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Markus Hess</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.1262-1269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998464v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental protocols for tensile testing of abdominal aortic analogues</w:t>
+                <w:t xml:space="preserve">Ventricular-Fold Dynamics in Human Phonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deplano</w:t>
+                <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lemercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boiron</w:t>
+                <w:t xml:space="preserve">Anna-Katharina Rohlfs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clark Meyer</w:t>
+                <w:t xml:space="preserve">Markus Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (6), pp.800-804. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (4), pp.1219-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/2014_JSLHR-S-12-0418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947186v1</w:t>
+                <w:t xml:space="preserve">hal-00998464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane mechanics of soft architectured fibre-reinforced silicone rubber membranes</w:t>
+                <w:t xml:space="preserve">New experimental protocols for tensile testing of abdominal aortic analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Toungara</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clark Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (6), pp.800-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2014.09.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01068035v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a blood analogue fluid in a compliant abdominal aortic aneurysm model : experimental modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">In-plane mechanics of soft architectured fibre-reinforced silicone rubber membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Toungara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.02.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.339-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2014.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949701v1</w:t>
+                <w:t xml:space="preserve">hal-01068035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the mechanical behaviour of the human healthy AA and commercial prostheses under various mechanical loadings</w:t>
               </w:r>
@@ -2825,51 +2825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modelling of the arterial wall: influence of mechanical heterogeneities on the wall stress distribution and the peak wall stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toungara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deplano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.151-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3052,265 +3052,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of blood shear-thinning behaviour on flow dynamics in abdominal aortic aneurysm in vitro compliant model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Deplano</w:t>
+                <w:t xml:space="preserve">Glottal motion and its impact on the respiratory flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scheinherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.49-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713620⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.69-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210719v1</w:t>
+                <w:t xml:space="preserve">hal-04210726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal motion and its impact on the respiratory flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Scheinherr</w:t>
+                <w:t xml:space="preserve">Influence of blood shear-thinning behaviour on flow dynamics in abdominal aortic aneurysm in vitro compliant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.69-71. </w:t>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.49-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210726v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal fold and ventricular fold vibration in period-doubling phonation: Physiological description and aerodynamic modeling</w:t>
               </w:r>
@@ -3651,428 +3651,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-induced oscillations of a vocal-fold replica with tailored anterior-posterior and medial-lateral articulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Arnaud</w:t>
+                <w:t xml:space="preserve">Structural and mechanical analysis of collagen gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Romero Bhathal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2024 - 13th International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">GFR 2024 – 60ième anniversaire du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731195v2</w:t>
+                <w:t xml:space="preserve">hal-04911570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical analysis of collagen gels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Verdier</w:t>
+                <w:t xml:space="preserve">Pinocchio, a biomimetic mechatronic testbed for producing in vitro articulated speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Tlaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFR 2024 – 60ième anniversaire du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911570v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinocchio, a biomimetic mechatronic testbed for producing in vitro articulated speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow-induced oscillations of a vocal-fold replica with tailored anterior-posterior and medial-lateral articulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Tlaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+              <w:t xml:space="preserve">ICVPB 2024 - 13th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579018v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a mechatronic avatar to produce voice, speech and singing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,77 +4261,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un banc in vitro pour la caractérisation vibratoire de plis vocaux biomimétiques et pré-déformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4492,260 +4492,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a biomimetic mechatronic testbed for voice and speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographie RX synchrotron stroboscopique pour la caractérisation 4D d'oscillateurs biomimétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVoC 2022 - 14th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGBM, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851535v1</w:t>
+                <w:t xml:space="preserve">hal-03931000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie RX synchrotron stroboscopique pour la caractérisation 4D d'oscillateurs biomimétiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Klos</w:t>
+                <w:t xml:space="preserve">Towards a biomimetic mechatronic testbed for voice and speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGBM, May 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">PEVoC 2022 - 14th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931000v1</w:t>
+                <w:t xml:space="preserve">hal-03851535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D X-ray microtomography of vibrating multiscale structures</w:t>
               </w:r>
@@ -4856,51 +4856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of new composite hydrogels mimicking vocal-fold histological and mechanical features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,51 +4990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogels oscillants en interaction fluide/structure : vers le design de plis vocaux biomimétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,77 +5102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testbed design for in-vitro characterisation of biomimetic vocal folds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5355,226 +5355,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRESSION FATIGUE AND 3D MORPHOLOGIES OF EVA BASED FOAMS: A STUDY USING X-RAYS MICROTOMOGRAPHY</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From soft tissue's fibrous microstructure to voice biomechanics: towards the material design of a new biomimetic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cellular Materials CellMat2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">45ème Congrès de la Société de Biomécanique SB2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Metz (En ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911019v1</w:t>
+                <w:t xml:space="preserve">hal-04911137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From soft tissue's fibrous microstructure to voice biomechanics: towards the material design of a new biomimetic oscillator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMPRESSION FATIGUE AND 3D MORPHOLOGIES OF EVA BASED FOAMS: A STUDY USING X-RAYS MICROTOMOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Ferré-Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Congrès de la Société de Biomécanique SB2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cellular Materials CellMat2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202101618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911137v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Vocal Folds' Fibrous Microstructure to Voice Biomechanics</w:t>
               </w:r>
@@ -5642,51 +5642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-axial mechanical properties of hydrogel-based materials upon finite strains: towards the design of tailored vocal-fold composite replicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,277 +6210,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation histo-mécanique du tissu vocal</w:t>
+                <w:t xml:space="preserve">Human vocal-fold architecture and mechanical properties : 3D multiscale characterization and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Terzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3570 Mécabio - 5ièmes rencontres du GDR Mécanique des matériaux et fluides biologiques (GDR 3570 Mécabio)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICVPB 2018 - 11th International Conference on Voice Physiology and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007751v1</w:t>
+                <w:t xml:space="preserve">hal-01969172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human vocal-fold architecture and mechanical properties : 3D multiscale characterization and modelling</w:t>
+                <w:t xml:space="preserve">Caractérisation histo-mécanique du tissu vocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVPB 2018 - 11th International Conference on Voice Physiology and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, East Lansing, United States</w:t>
+              <w:t xml:space="preserve">GDR 3570 Mécabio - 5ièmes rencontres du GDR Mécanique des matériaux et fluides biologiques (GDR 3570 Mécabio)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969172v1</w:t>
+                <w:t xml:space="preserve">hal-02007751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale multi-échelle et interdisciplinaire des plis vocaux</w:t>
               </w:r>
@@ -7150,277 +7150,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the glottis during breathing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Scheinherr</w:t>
+                <w:t xml:space="preserve">In-plane mechanics of elastomeric fibrous composite membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toungara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elliott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bailly</w:t>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Theilmann</w:t>
+                <w:t xml:space="preserve">Valerie Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAM2015, 20th Congress of the International Society for Aerosols in Medicine, Munich, Allemagne, 30/05-03/06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Munich, Germany. pp.**</w:t>
+              <w:t xml:space="preserve">EuroMech 560 – Mechanics of Biological Membranes, Ascona, Switzerland, 02/2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Ascona, Switzerland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965461v1</w:t>
+                <w:t xml:space="preserve">hal-01965460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane mechanics of elastomeric fibrous composite membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of the glottis during breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scheinherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Deplano</w:t>
+                <w:t xml:space="preserve">R. Theilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMech 560 – Mechanics of Biological Membranes, Ascona, Switzerland, 02/2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Ascona, Switzerland. pp.1-2</w:t>
+              <w:t xml:space="preserve">ISAM2015, 20th Congress of the International Society for Aerosols in Medicine, Munich, Allemagne, 30/05-03/06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Munich, Germany. pp.**</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965460v1</w:t>
+                <w:t xml:space="preserve">hal-01965461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport et dépôt d'aérosols liquides dans les voies aériennes supérieures</w:t>
               </w:r>
@@ -7540,64 +7540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">., 7th World Congress of Biomechanics, Boston, USA, 6-11 July, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Boston, United States. pp.1</w:t>
@@ -7620,252 +7620,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of the arterial wall: influence of mechanical heterogeneities on the wall stress distribution and the peak wall stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+                <w:t xml:space="preserve">Local aerosol deposition and gas−flow in vitro measurements using PIV−PLIF techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Congress of the Societe de Biomecanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Congress of the International Society for Aerosols in Medicine (ISAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Chapel Hill, United States. pp.ISSN:1941−2711, 26(2):A28−A28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925438v1</w:t>
+                <w:t xml:space="preserve">hal-00949129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local aerosol deposition and gas−flow in vitro measurements using PIV−PLIF techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
+                <w:t xml:space="preserve">Micromechanical modelling of the arterial wall: influence of mechanical heterogeneities on the wall stress distribution and the peak wall stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Toungara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the International Society for Aerosols in Medicine (ISAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Congress of the Societe de Biomecanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France. pp.22-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949129v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glottal motion and its impact on inhaled aerosol deposition in upper airways</w:t>
               </w:r>
@@ -8101,90 +8101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the mechanical behavior of the human healthy AA and commercial prostheses under various mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Toungara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8248,90 +8248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards New Aortic Tissues Analogue Materials: Micro-mechanical Modelling and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deplano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2012 - 8th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8481,51 +8481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE DEVELOPMENT OF NEW ARTIFICIAL MATERIALS MIMICKING AORTIC TISSUE HISTOLOGICAL AND MECHANICAL FEATURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8533,51 +8533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deplano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH 534 - Advanced experimental approaches and inverse problems in tissue biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8596,243 +8596,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal dynamics and laryngeal airflow during human breathing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ventricular folds in speech and singing: physiology, use, physical and perceptual impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georges Caillibotte</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706890v1</w:t>
+                <w:t xml:space="preserve">hal-00744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventricular folds in speech and singing: physiology, use, physical and perceptual impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glottal dynamics and laryngeal airflow during human breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chevaillier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Georges Caillibotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEVOC 2015 - 11th Pan-European Voice Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th Pan European Voice Conference (PEVOC9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744095v1</w:t>
+                <w:t xml:space="preserve">hal-00706890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des bandes ventriculaires lors d'un effort vocal. Impact sur la vibration glottique</w:t>
               </w:r>
@@ -9008,64 +9008,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Katharina Rohlfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQL 2010 - 9th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9129,51 +9129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deplano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World congress of biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9512,774 +9512,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique et expérimentale de l'influence d'une constriction sur le mouvement vibratoire des cordes vocales par application de modèles mécaniques</w:t>
+                <w:t xml:space="preserve">Exploration of vocal-folds and ventricular-bands interaction in singing using high-speed cinematography and electroglottography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Brutel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+                <w:t xml:space="preserve">Anna-Katharina Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360462v1</w:t>
+                <w:t xml:space="preserve">hal-00371454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation théorique et validation expérimentale des interactions fluide/structure dans le larynx. Applications aux pathologies de la voix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+                <w:t xml:space="preserve">Exploration conjointe sur l'humain («in vivo») et sur maquette («in vitro») de l'interaction entre les cordes vocales et les bandes ventriculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RJCP 2007 - 7ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362115v1</w:t>
+                <w:t xml:space="preserve">hal-00371465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations « in vivo » et « in vitro » de l'influence des bandes ventriculaires en phonation</w:t>
+                <w:t xml:space="preserve">Etude théorique et expérimentale de l'influence d'une constriction sur le mouvement vibratoire des cordes vocales par application de modèles mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LAUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371469v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of vocal-folds and ventricular-bands interaction in singing using high-speed cinematography and electroglottography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation théorique et validation expérimentale des interactions fluide/structure dans le larynx. Applications aux pathologies de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pelorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Müller</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Katharina Licht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Markus Hess</w:t>
+                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2007 - 19th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371454v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration conjointe sur l'humain («in vivo») et sur maquette («in vitro») de l'interaction entre les cordes vocales et les bandes ventriculaires</w:t>
+                <w:t xml:space="preserve">Explorations « in vivo » et « in vitro » de l'influence des bandes ventriculaires en phonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2007 - 7ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">Séminaire LAUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371465v1</w:t>
+                <w:t xml:space="preserve">hal-00371469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des « fausses » cordes vocales en phonation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation de modèle théorique de la phonation grâce à une maquette de cordes vocales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cisonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Hirtum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIIème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Tours, France. pp.1</w:t>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371466v1</w:t>
+                <w:t xml:space="preserve">hal-00371468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de modèle théorique de la phonation grâce à une maquette de cordes vocales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des « fausses » cordes vocales en phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIIème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">, 2006, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371468v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic interaction between the vocal folds and the ventricular bands</w:t>
               </w:r>
@@ -10291,64 +10291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cisonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10626,51 +10626,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Acoustic and Articulatory Study of Lombard Speech: Global Effects on the Utterance</w:t>
+                <w:t xml:space="preserve">Étude acoustique et articulatoire de la parole Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
@@ -10701,97 +10701,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2006 - ICSLP, Ninth International Conference on Spoken Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. p. 2246-2249</w:t>
+              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370947v1</w:t>
+                <w:t xml:space="preserve">hal-00214304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude acoustique et articulatoire de la parole Lombard</w:t>
+                <w:t xml:space="preserve">An Acoustic and Articulatory Study of Lombard Speech: Global Effects on the Utterance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
@@ -10822,73 +10822,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.077</w:t>
+              <w:t xml:space="preserve">Interspeech 2006 - ICSLP, Ninth International Conference on Spoken Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States. p. 2246-2249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00214304v1</w:t>
+                <w:t xml:space="preserve">hal-00370947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction aérodynamique des « fausses » cordes vocales sur l'oscillation des cordes vocales</w:t>
               </w:r>
@@ -10900,51 +10900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie van Hirtum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pelorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11191,103 +11191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSTRUCTURE ANALYSIS OF 3D COLLAGEN GELS TO STUDY CANCER CELL MIGRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Romero Bhathal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB2024 - 29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edimbourg (Ecosse), United Kingdom. 2024</w:t>
@@ -11355,64 +11355,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounib Tlaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEVoC 2024 - 15th Pan-European Voice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Santander, France</w:t>
@@ -11454,51 +11454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing tough and self-healing composite hydrogels for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gibiino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12515,51 +12515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368892v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Terzolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1670567" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738006v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233; Sentis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2024.2317881" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68684-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072485v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Romero Bhathal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri-Angulo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mcleer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.09.035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935928v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1094197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48080-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cochereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109956" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31849-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav B&#283;lka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Elcner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jedelsk&#253;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Knapp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159202006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Scheinherr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2015.05.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deplano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Knapp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Rohlfs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hess" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_JSLHR-S-12-0418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lemercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Meyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.02.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87ZRDXJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.02.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWNWQH76-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toungara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815930" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815929" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.02.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MF3RNDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scheinherr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boiron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giovanni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713685" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365220" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2977740" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Tlaidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731195v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911570v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Tripathi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443044v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sohier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442619v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ferr&#233;-Sentis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202101618" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550571v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Benboujja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mongeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ott" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boucard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffanjon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Theilmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965460v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Lemercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chevaillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540516v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371453v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chisari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934671" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371460v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360462v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brutel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362115v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Licht" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371465v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371466v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371458v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortat-Jacob" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371472v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sylvain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928409v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gibiino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442750v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri Angulo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937318v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04911584v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368892v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Terzolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1670567" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738006v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sohier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233; Sentis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2024.2317881" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68684-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48080-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri-Angulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mcleer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.09.035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072485v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Romero Bhathal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935928v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1094197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cochereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109956" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31849-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav B&#283;lka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Elcner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jedelsk&#253;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Knapp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159202006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Scheinherr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2015.05.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.02.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWNWQH76-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deplano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Knapp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Rohlfs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hess" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2014_JSLHR-S-12-0418" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lemercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87ZRDXJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toungara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815930" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815929" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.02.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MF3RNDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scheinherr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boiron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giovanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713685" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713620" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365220" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2977740" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Tlaidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911570v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Tripathi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731195v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443044v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sohier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442619v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911137v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ferr&#233;-Sentis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202101618" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550571v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Benboujja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mongeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ott" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Boucard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaffanjon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Priem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01670978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965461v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elliott" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Theilmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Lemercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chevaillier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706890v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Caillibotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540516v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371453v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chisari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934671" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gilbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371460v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Licht" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371465v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brutel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Hirtum" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371468v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cisonni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214307v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371458v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortat-Jacob" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370947v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371472v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911602v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sylvain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928409v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gibiino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442750v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri Angulo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937318v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04911584v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>