--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -2210,352 +2210,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03651954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Montrez ce genre que je ne saurais voir ». Genre, sexualité et institutions dans la présidentielle de 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La campagne présidentielle française de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Hors-série n° 2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gss.2633⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Présidentielle 2012, 2 hors-série, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.2671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03651959v1</w:t>
+                <w:t xml:space="preserve">halshs-00838328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illegitimate affairs: The sex of politics and the politics of sex in French contemporary politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Latté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (5-6), pp.661-676. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0011392113486659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03651958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne présidentielle française de 2012</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Montrez ce genre que je ne saurais voir ». Genre, sexualité et institutions dans la présidentielle de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Présidentielle 2012, 2 hors-série, pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">, 2013, Hors-série n° 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gss.2671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gss.2633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00838328v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03651959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'attacher à la politique. Carrières de jeunes socialistes professionnels</w:t>
               </w:r>
@@ -2868,247 +2868,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations de jeunesse des partis politiques</w:t>
+                <w:t xml:space="preserve">“La jeunesse qui bouge a changé de camp !” Des usages partisans de la catégorie “jeunesse”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52, pp.75-88</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564127v1</w:t>
+                <w:t xml:space="preserve">hal-00564139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La jeunesse qui bouge a changé de camp !” Des usages partisans de la catégorie “jeunesse”</w:t>
+                <w:t xml:space="preserve">« Militants et populaires ! » Une organisation de jeunesse sarkozyste en campagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Petitfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 59, pp.83-89</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (1), pp. 51-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564139v1</w:t>
+                <w:t xml:space="preserve">hal-00373389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Militants et populaires ! » Une organisation de jeunesse sarkozyste en campagne.</w:t>
+                <w:t xml:space="preserve">Les organisations de jeunesse des partis politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Petitfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 59 (1), pp. 51-75</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373389v1</w:t>
+                <w:t xml:space="preserve">hal-00564127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistible ascension des femmes à la direction du Mouvement des Jeunes Socialistes</w:t>
               </w:r>
@@ -3400,402 +3400,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des féministes à la conquête de l’espace</w:t>
+                <w:t xml:space="preserve">Chapitre 6. Les féministes de la deuxième vague à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marseille années 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.377-491, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2018.01.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545034v1</w:t>
+                <w:t xml:space="preserve">halshs-03651965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le privé est politique&amp;quot;. Des sexualités, conjugalités et maternités féministes ?</w:t>
+                <w:t xml:space="preserve">Les espaces politiques locaux, laboratoires de l’institutionnalisation du féminisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Porée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fillieule, Olivier; Sommier, Isabelle; Béroud, Sophie; Masclet, Camille; Collectif SOMBRERO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, pp.879-908, 2018</w:t>
+              <w:t xml:space="preserve">, Actes Sud, pp.779-812, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545037v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces politiques locaux, laboratoires de l’institutionnalisation du féminisme ?</w:t>
+                <w:t xml:space="preserve">Le privé est politique&amp;quot;. Des sexualités, conjugalités et maternités féministes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Porée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fillieule, Olivier; Sommier, Isabelle; Béroud, Sophie; Masclet, Camille; Collectif SOMBRERO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, pp.779-812, 2018</w:t>
+              <w:t xml:space="preserve">, Actes Sud, pp.879-908, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545025v1</w:t>
+                <w:t xml:space="preserve">hal-02545037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Les féministes de la deuxième vague à Marseille</w:t>
+                <w:t xml:space="preserve">Des féministes à la conquête de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuwenn Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fillieule, Olivier; Sommier, Isabelle; Béroud, Sophie; Masclet, Camille; Collectif Sombrero. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marseille années 68</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.679-710, 2018, 978-2-330-09684-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03651965v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie politique pour les alternances au pouvoir</w:t>
               </w:r>
@@ -4771,371 +4771,440 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir paritaire en 2014 : Perturbations de la scène municipale de petites communes montagnardes</w:t>
+                <w:t xml:space="preserve">Dans l’écheveau de la frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, pouvoir, représentation au niveau local </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La Roya en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01334921v1</w:t>
+                <w:t xml:space="preserve">hal-05535258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire partie de la famille. Approches ethnographiques de l’entre-soi politique local</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir paritaire en 2014 : Perturbations de la scène municipale de petites communes montagnardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Congrès de l'Association Française de Science Politique (2011-08-31, 2011-09-02: Strasbourg, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Genre, pouvoir, représentation au niveau local </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183302v1</w:t>
+                <w:t xml:space="preserve">halshs-01334921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invention d'une tradition &amp;quot; militante &amp;quot; au Mouvement des jeunes socialistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire partie de la famille. Approches ethnographiques de l’entre-soi politique local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Latte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des socialistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Lille, France</w:t>
+              <w:t xml:space="preserve">XIe Congrès de l'Association Française de Science Politique (2011-08-31, 2011-09-02: Strasbourg, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00869406v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'invention d'une tradition &amp;quot; militante &amp;quot; au Mouvement des jeunes socialistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie des socialistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre AJS, UNEF et MJS. La socialisation militante à travers les réseaux politico-syndicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrières militantes et trajectoires professionnelles : l'engagement dans les mouvements étudiants comme lieu de socialisation politique, TRIANGLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5282,51 +5351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.591.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Bottecchia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Donati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fusari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gargiulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2510081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caprioglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2024.60" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483577" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0841" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0805" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03161754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5884" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.113.0171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2633" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fassin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Latt&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392113486659" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lev&#234;que" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2671" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitfils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346959v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Por&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0377" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dunezat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334921v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.591.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Bottecchia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Donati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fusari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gargiulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2510081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caprioglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2024.60" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483577" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0841" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0805" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03161754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5884" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.113.0171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lev&#234;que" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2671" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fassin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Latt&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392113486659" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2633" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitfils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346959v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0377" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Por&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dunezat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>