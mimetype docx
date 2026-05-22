--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2210,352 +2210,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03651954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne présidentielle française de 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Montrez ce genre que je ne saurais voir ». Genre, sexualité et institutions dans la présidentielle de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Présidentielle 2012, 2 hors-série, pp.[en ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gss.2671⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Hors-série n° 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.2633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00838328v1</w:t>
+                <w:t xml:space="preserve">halshs-03651959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illegitimate affairs: The sex of politics and the politics of sex in French contemporary politics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La campagne présidentielle française de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Latté</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0011392113486659⟩</w:t>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Présidentielle 2012, 2 hors-série, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.2671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03651958v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00838328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Montrez ce genre que je ne saurais voir ». Genre, sexualité et institutions dans la présidentielle de 2012</w:t>
+                <w:t xml:space="preserve">Illegitimate affairs: The sex of politics and the politics of sex in French contemporary politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Achin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Latté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hors-série n° 2, </w:t>
+              <w:t xml:space="preserve">Current Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5-6), pp.661-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gss.2633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0011392113486659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03651959v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03651958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'attacher à la politique. Carrières de jeunes socialistes professionnels</w:t>
               </w:r>
@@ -2868,247 +2868,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La jeunesse qui bouge a changé de camp !” Des usages partisans de la catégorie “jeunesse”</w:t>
+                <w:t xml:space="preserve">Les organisations de jeunesse des partis politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 59, pp.83-89</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564139v1</w:t>
+                <w:t xml:space="preserve">hal-00564127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Militants et populaires ! » Une organisation de jeunesse sarkozyste en campagne.</w:t>
+                <w:t xml:space="preserve">“La jeunesse qui bouge a changé de camp !” Des usages partisans de la catégorie “jeunesse”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Petitfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 59 (1), pp. 51-75</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373389v1</w:t>
+                <w:t xml:space="preserve">hal-00564139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations de jeunesse des partis politiques</w:t>
+                <w:t xml:space="preserve">« Militants et populaires ! » Une organisation de jeunesse sarkozyste en campagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Petitfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52, pp.75-88</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (1), pp. 51-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564127v1</w:t>
+                <w:t xml:space="preserve">hal-00373389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistible ascension des femmes à la direction du Mouvement des Jeunes Socialistes</w:t>
               </w:r>
@@ -3400,303 +3400,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Les féministes de la deuxième vague à Marseille</w:t>
+                <w:t xml:space="preserve">Les espaces politiques locaux, laboratoires de l’institutionnalisation du féminisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fillieule, Olivier; Sommier, Isabelle; Béroud, Sophie; Masclet, Camille; Collectif SOMBRERO. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marseille années 68</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.779-812, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03651965v1</w:t>
+                <w:t xml:space="preserve">hal-02545025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces politiques locaux, laboratoires de l’institutionnalisation du féminisme ?</w:t>
+                <w:t xml:space="preserve">Le privé est politique&amp;quot;. Des sexualités, conjugalités et maternités féministes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Porée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fillieule, Olivier; Sommier, Isabelle; Béroud, Sophie; Masclet, Camille; Collectif SOMBRERO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, pp.779-812, 2018</w:t>
+              <w:t xml:space="preserve">, Actes Sud, pp.879-908, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545025v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le privé est politique&amp;quot;. Des sexualités, conjugalités et maternités féministes ?</w:t>
+                <w:t xml:space="preserve">Chapitre 6. Les féministes de la deuxième vague à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militantes et les militants des années 1968 en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marseille années 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.377-491, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2018.01.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545037v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03651965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des féministes à la conquête de l’espace</w:t>
               </w:r>
@@ -5351,51 +5351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.591.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Bottecchia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Donati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fusari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gargiulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2510081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caprioglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2024.60" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483577" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0841" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0805" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03161754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5884" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.113.0171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lev&#234;que" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2671" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fassin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Latt&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392113486659" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2633" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitfils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346959v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0377" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Por&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dunezat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002795v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.591.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.024.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Bottecchia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Donati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fusari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gargiulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2510081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caprioglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2024.60" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483577" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0841" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jacquemart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0805" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03161754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.115.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5884" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.113.0171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2633" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lev&#234;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.2671" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fassin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Latt&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392113486659" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitfils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346959v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Por&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2018.01.0377" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02545034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuwenn Lechaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dunezat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0659" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>