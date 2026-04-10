--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -885,616 +885,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered control of Korteweg-de Vries equation under averaged measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Kang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+                <w:t xml:space="preserve">Axel Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109315⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.998-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1315798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459827v2</w:t>
+                <w:t xml:space="preserve">hal-02458787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-triggered control of Korteweg-de Vries equation under averaged measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Osses</w:t>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (2), pp.998-1039. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.109315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1315798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458787v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two approaches for the stabilization of nonlinear KdV equation with boundary time-delay feedback</w:t>
+                <w:t xml:space="preserve">Robust control of a cable from a hyperbolic partial differential equation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Valein</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Neild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2849564⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.1343-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2018.2797938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643321v1</w:t>
+                <w:t xml:space="preserve">hal-01096851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a system coupled to a heat equation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99, pp.195-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of a cable from a hyperbolic partial differential equation model</w:t>
+                <w:t xml:space="preserve">Two approaches for the stabilization of nonlinear KdV equation with boundary time-delay feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Neild</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (3), pp.1343-1351. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (4), pp.1403-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2018.2797938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2849564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096851v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov stability analysis of a string equation coupled with an ordinary differential system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1567,51 +1567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,213 +1734,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an inverse problem for the discrete wave equation and convergence results</w:t>
+                <w:t xml:space="preserve">Inverse problem on a tree-shaped network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Osses</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (11), pp. 2370-2395</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874565v2</w:t>
+                <w:t xml:space="preserve">hal-01081783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem on a tree-shaped network</w:t>
+                <w:t xml:space="preserve">Stability of an inverse problem for the discrete wave equation and convergence results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Yamamoto</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (6), pp.1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2014.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081783v1</w:t>
+                <w:t xml:space="preserve">hal-00874565v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of the principal coeﬃcient from boundary measurements in a KdV equation</w:t>
               </w:r>
@@ -2028,312 +2028,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of an inverse problem for discrete wave equations</w:t>
+                <w:t xml:space="preserve">Global Carleman estimates for waves and applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya de Buhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (1), pp. 556-598</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (5), pp. 823-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602335v1</w:t>
+                <w:t xml:space="preserve">hal-00633562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz stability in an inverse problem for the Kuramoto-Sivashinsky equation</w:t>
+                <w:t xml:space="preserve">Convergence of an inverse problem for discrete wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alberto Mercado</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 92 (10), pp. 2084-2102</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp. 556-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510506v3</w:t>
+                <w:t xml:space="preserve">hal-00602335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Carleman estimates for waves and applications.</w:t>
+                <w:t xml:space="preserve">Lipschitz stability in an inverse problem for the Kuramoto-Sivashinsky equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mercado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (5), pp. 823-859</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (10), pp. 2084-2102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633562v2</w:t>
+                <w:t xml:space="preserve">hal-00510506v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous H-infinity vibration control of fluid/plate system via reduced-order controller</w:t>
               </w:r>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (1), pp.257-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3560,239 +3560,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis and design of an event-triggered control scheme for a coupled ODE-heat PDE system. ⋆</w:t>
+                <w:t xml:space="preserve">Schrödinger and Euler-Bernoulli beam equations: structure-preserving discretization and equivalence as port-Hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Thomas</w:t>
+                <w:t xml:space="preserve">Falak Zentout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus-Pablo Toledo-Zucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IFAC SSSC/TDS/COSY Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147524v1</w:t>
+                <w:t xml:space="preserve">hal-05419201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schrödinger and Euler-Bernoulli beam equations: structure-preserving discretization and equivalence as port-Hamiltonian systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability analysis and design of an event-triggered control scheme for a coupled ODE-heat PDE system. ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus-Pablo Toledo-Zucco</w:t>
+                <w:t xml:space="preserve">Arthur Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Matignon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IFAC SSSC/TDS/COSY Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif sur Yvette, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419201v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic event-triggered stabilization for the Schrödinger equation</w:t>
               </w:r>
@@ -4075,234 +4075,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered damping stabilization of a linear wave equation</w:t>
+                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Control of Systems Governed by Partial Differential Equations CPDE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Oaxaca, Mexico. pp.58-63</w:t>
+              <w:t xml:space="preserve">Control and stabilization issues for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Boyer; Mehdi Badra; Sylvain Ervedoza; Michel Fournier, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968409v1</w:t>
+                <w:t xml:space="preserve">hal-04908306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves.</w:t>
+                <w:t xml:space="preserve">Event-triggered damping stabilization of a linear wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and stabilization issues for Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franck Boyer; Mehdi Badra; Sylvain Ervedoza; Michel Fournier, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Control of Systems Governed by Partial Differential Equations CPDE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Oaxaca, Mexico. pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908306v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov stability analysis of a system coupled to a hyperbolic PDE with potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Time-Delay Systems (TDS'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4461,51 +4461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4543,64 +4543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov stability analysis of a linear system coupled to a heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Dattas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4651,51 +4651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a system coupled to a transport equation using integral inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4746,64 +4746,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Measurement Feedback Control of an Inclined Cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Neild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wagg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4854,51 +4854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-infinity control with state feedback of an inclined cable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Neild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wagg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5546,51 +5546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B634269E"/>
+    <w:nsid w:val="160FE3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5777,51 +5777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7181-0321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084623233" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Osses" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/adc0b6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447113v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Kitsos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401646v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koudohode" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Godoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459827v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Kang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Osses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1315798" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566455v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096851v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neild" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2797938" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01548256v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2802495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354073v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Safi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874565v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.11.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Yamamoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765919v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510506v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633562v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403798v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9450-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.003637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Zentout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Pablo Toledo-Zucco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421622v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837965" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189107v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682871" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496115v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dattas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wagg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05202758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7181-0321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084623233" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Osses" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/adc0b6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447113v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Kitsos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401646v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koudohode" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Godoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Osses" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1315798" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459827v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Kang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109315" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096851v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neild" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2797938" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566455v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01548256v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2802495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354073v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Safi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Yamamoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874565v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.11.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765919v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633562v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510506v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403798v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9450-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.003637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Zentout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Pablo Toledo-Zucco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421622v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837965" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189107v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682871" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496115v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dattas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wagg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05202758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>