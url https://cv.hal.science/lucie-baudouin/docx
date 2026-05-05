--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -885,616 +885,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-triggered control of Korteweg-de Vries equation under averaged measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Axel Osses</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1315798⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.109315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458787v1</w:t>
+                <w:t xml:space="preserve">hal-02459827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered control of Korteweg-de Vries equation under averaged measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+                <w:t xml:space="preserve">Axel Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 123, pp.109315. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.998-1039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1315798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459827v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of a cable from a hyperbolic partial differential equation model</w:t>
+                <w:t xml:space="preserve">Two approaches for the stabilization of nonlinear KdV equation with boundary time-delay feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Neild</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2018.2797938⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (4), pp.1403-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2849564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096851v2</w:t>
+                <w:t xml:space="preserve">hal-01643321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a system coupled to a heat equation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99, pp.195-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two approaches for the stabilization of nonlinear KdV equation with boundary time-delay feedback</w:t>
+                <w:t xml:space="preserve">Robust control of a cable from a hyperbolic partial differential equation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Valein</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Neild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (4), pp.1403-1414. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.1343-1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2849564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2018.2797938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643321v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov stability analysis of a string equation coupled with an ordinary differential system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1567,51 +1567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,213 +1734,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem on a tree-shaped network</w:t>
+                <w:t xml:space="preserve">Stability of an inverse problem for the discrete wave equation and convergence results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Yamamoto</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (6), pp.1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2014.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081783v1</w:t>
+                <w:t xml:space="preserve">hal-00874565v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an inverse problem for the discrete wave equation and convergence results</w:t>
+                <w:t xml:space="preserve">Inverse problem on a tree-shaped network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Osses</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (11), pp. 2370-2395</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874565v2</w:t>
+                <w:t xml:space="preserve">hal-01081783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of the principal coeﬃcient from boundary measurements in a KdV equation</w:t>
               </w:r>
@@ -2028,312 +2028,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Carleman estimates for waves and applications.</w:t>
+                <w:t xml:space="preserve">Convergence of an inverse problem for discrete wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya de Buhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (5), pp. 823-859</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp. 556-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633562v2</w:t>
+                <w:t xml:space="preserve">hal-00602335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of an inverse problem for discrete wave equations</w:t>
+                <w:t xml:space="preserve">Lipschitz stability in an inverse problem for the Kuramoto-Sivashinsky equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mercado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (1), pp. 556-598</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (10), pp. 2084-2102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602335v1</w:t>
+                <w:t xml:space="preserve">hal-00510506v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz stability in an inverse problem for the Kuramoto-Sivashinsky equation</w:t>
+                <w:t xml:space="preserve">Global Carleman estimates for waves and applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alberto Mercado</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 92 (10), pp. 2084-2102</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (5), pp. 823-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510506v3</w:t>
+                <w:t xml:space="preserve">hal-00633562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous H-infinity vibration control of fluid/plate system via reduced-order controller</w:t>
               </w:r>
@@ -2534,235 +2534,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Toolkit method for the time-dependent Schrödinger equation</w:t>
+                <w:t xml:space="preserve">Global Carleman estimate on a network for the wave equation and application to an inverse problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Turinici</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-010-9450-6⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), p.307-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2011.1.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403798v3</w:t>
+                <w:t xml:space="preserve">hal-00576296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Carleman estimate on a network for the wave equation and application to an inverse problem.</w:t>
+                <w:t xml:space="preserve">Analysis of the Toolkit method for the time-dependent Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Valein</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Turinici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (3), p.307-330. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (2), p. 111-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2011.1.307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-010-9450-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576296v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403798v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle actif des vibrations dans un système fluide/structure.</w:t>
               </w:r>
@@ -2938,51 +2938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive solution of a bilinear optimal control problem for a Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (6), pp. 453-464; 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (1), pp.257-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3282,234 +3282,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and regularity of the solution of a time dependent Hartree-Fock equation coupled with a classical nuclear dynamics</w:t>
+                <w:t xml:space="preserve">Regularity for a Schrödinger equation with singular potentials and application to bilinear optimal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otared Kavian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18 (2), pp.285-314</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 216 (1), pp.188-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145715v1</w:t>
+                <w:t xml:space="preserve">hal-00145710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity for a Schrödinger equation with singular potentials and application to bilinear optimal control</w:t>
+                <w:t xml:space="preserve">Existence and regularity of the solution of a time dependent Hartree-Fock equation coupled with a classical nuclear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 216 (1), pp.188-222</w:t>
+              <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (2), pp.285-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145710v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness and stability in an inverse problem for the Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (6), pp.1537-1554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3560,239 +3560,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schrödinger and Euler-Bernoulli beam equations: structure-preserving discretization and equivalence as port-Hamiltonian systems</w:t>
+                <w:t xml:space="preserve">Stability analysis and design of an event-triggered control scheme for a coupled ODE-heat PDE system. ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falak Zentout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jesus-Pablo Toledo-Zucco</w:t>
+                <w:t xml:space="preserve">Arthur Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Matignon</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IFAC SSSC/TDS/COSY Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif sur Yvette, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419201v1</w:t>
+                <w:t xml:space="preserve">hal-05147524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis and design of an event-triggered control scheme for a coupled ODE-heat PDE system. ⋆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schrödinger and Euler-Bernoulli beam equations: structure-preserving discretization and equivalence as port-Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falak Zentout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Thomas</w:t>
+                <w:t xml:space="preserve">Jesus-Pablo Toledo-Zucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IFAC SSSC/TDS/COSY Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147524v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic event-triggered stabilization for the Schrödinger equation</w:t>
               </w:r>
@@ -4075,234 +4075,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves.</w:t>
+                <w:t xml:space="preserve">Event-triggered damping stabilization of a linear wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and stabilization issues for Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franck Boyer; Mehdi Badra; Sylvain Ervedoza; Michel Fournier, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Control of Systems Governed by Partial Differential Equations CPDE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Oaxaca, Mexico. pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908306v1</w:t>
+                <w:t xml:space="preserve">hal-01968409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered damping stabilization of a linear wave equation</w:t>
+                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Control of Systems Governed by Partial Differential Equations CPDE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Oaxaca, Mexico. pp.58-63</w:t>
+              <w:t xml:space="preserve">Control and stabilization issues for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Boyer; Mehdi Badra; Sylvain Ervedoza; Michel Fournier, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968409v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov stability analysis of a system coupled to a hyperbolic PDE with potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Time-Delay Systems (TDS'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4461,51 +4461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4543,64 +4543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov stability analysis of a linear system coupled to a heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Dattas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4651,51 +4651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a system coupled to a transport equation using integral inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4727,230 +4727,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Measurement Feedback Control of an Inclined Cable</w:t>
+                <w:t xml:space="preserve">H-infinity control with state feedback of an inclined cable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Neild</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wagg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control of Systems Governed by Partial Differential Equations (CPDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. 6p</w:t>
+              <w:t xml:space="preserve">European Control Conference 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784727v1</w:t>
+                <w:t xml:space="preserve">hal-00822702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity control with state feedback of an inclined cable.</w:t>
+                <w:t xml:space="preserve">Robust Measurement Feedback Control of an Inclined Cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Neild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wagg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.6</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Control of Systems Governed by Partial Differential Equations (CPDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822702v1</w:t>
+                <w:t xml:space="preserve">hal-00784727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous H infinity vibration control of fluid/plate system via reduced-order controller</w:t>
               </w:r>
@@ -5546,51 +5546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="160FE3F4"/>
+    <w:nsid w:val="3D7D7B39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5777,51 +5777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7181-0321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084623233" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Osses" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/adc0b6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447113v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Kitsos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401646v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koudohode" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Godoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Osses" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1315798" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459827v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Kang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109315" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096851v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neild" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2797938" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566455v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01548256v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2802495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354073v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Safi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Yamamoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874565v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.11.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765919v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633562v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510506v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403798v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9450-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.003637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Zentout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Pablo Toledo-Zucco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421622v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837965" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189107v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682871" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496115v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dattas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wagg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05202758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7181-0321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084623233" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Osses" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/adc0b6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447113v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Kitsos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401646v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koudohode" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Godoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459827v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Kang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Osses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1315798" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566455v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096851v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neild" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2797938" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01548256v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2802495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354073v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Safi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874565v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.11.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Yamamoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765919v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510506v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633562v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403798v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9450-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.003637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Zentout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Pablo Toledo-Zucco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421622v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837965" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189107v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682871" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496115v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dattas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wagg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05202758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>