--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -885,616 +885,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered control of Korteweg-de Vries equation under averaged measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya de Buhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Kang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+                <w:t xml:space="preserve">Axel Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109315⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.998-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1315798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459827v2</w:t>
+                <w:t xml:space="preserve">hal-02458787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-triggered control of Korteweg-de Vries equation under averaged measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Osses</w:t>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (2), pp.998-1039. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.109315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1315798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458787v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two approaches for the stabilization of nonlinear KdV equation with boundary time-delay feedback</w:t>
+                <w:t xml:space="preserve">Robust control of a cable from a hyperbolic partial differential equation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Valein</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Neild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2849564⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.1343-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2018.2797938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643321v1</w:t>
+                <w:t xml:space="preserve">hal-01096851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a system coupled to a heat equation.</w:t>
+                <w:t xml:space="preserve">Two approaches for the stabilization of nonlinear KdV equation with boundary time-delay feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99, pp.195-202. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (4), pp.1403-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2849564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566455v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of a cable from a hyperbolic partial differential equation model</w:t>
+                <w:t xml:space="preserve">Stability analysis of a system coupled to a heat equation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Rondepierre</w:t>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Neild</w:t>
+                <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (3), pp.1343-1351. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.195-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2018.2797938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096851v2</w:t>
+                <w:t xml:space="preserve">hal-01566455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov stability analysis of a string equation coupled with an ordinary differential system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1567,51 +1567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,213 +1734,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an inverse problem for the discrete wave equation and convergence results</w:t>
+                <w:t xml:space="preserve">Inverse problem on a tree-shaped network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Osses</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (11), pp. 2370-2395</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874565v2</w:t>
+                <w:t xml:space="preserve">hal-01081783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem on a tree-shaped network</w:t>
+                <w:t xml:space="preserve">Stability of an inverse problem for the discrete wave equation and convergence results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Yamamoto</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (6), pp.1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2014.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081783v1</w:t>
+                <w:t xml:space="preserve">hal-00874565v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of the principal coeﬃcient from boundary measurements in a KdV equation</w:t>
               </w:r>
@@ -2028,312 +2028,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of an inverse problem for discrete wave equations</w:t>
+                <w:t xml:space="preserve">Global Carleman estimates for waves and applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya de Buhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (1), pp. 556-598</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (5), pp. 823-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602335v1</w:t>
+                <w:t xml:space="preserve">hal-00633562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz stability in an inverse problem for the Kuramoto-Sivashinsky equation</w:t>
+                <w:t xml:space="preserve">Convergence of an inverse problem for discrete wave equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alberto Mercado</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 92 (10), pp. 2084-2102</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp. 556-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510506v3</w:t>
+                <w:t xml:space="preserve">hal-00602335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Carleman estimates for waves and applications.</w:t>
+                <w:t xml:space="preserve">Lipschitz stability in an inverse problem for the Kuramoto-Sivashinsky equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mercado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (5), pp. 823-859</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (10), pp. 2084-2102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633562v2</w:t>
+                <w:t xml:space="preserve">hal-00510506v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous H-infinity vibration control of fluid/plate system via reduced-order controller</w:t>
               </w:r>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (1), pp.257-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3560,239 +3560,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis and design of an event-triggered control scheme for a coupled ODE-heat PDE system. ⋆</w:t>
+                <w:t xml:space="preserve">Schrödinger and Euler-Bernoulli beam equations: structure-preserving discretization and equivalence as port-Hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Thomas</w:t>
+                <w:t xml:space="preserve">Falak Zentout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus-Pablo Toledo-Zucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IFAC SSSC/TDS/COSY Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147524v1</w:t>
+                <w:t xml:space="preserve">hal-05419201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schrödinger and Euler-Bernoulli beam equations: structure-preserving discretization and equivalence as port-Hamiltonian systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability analysis and design of an event-triggered control scheme for a coupled ODE-heat PDE system. ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus-Pablo Toledo-Zucco</w:t>
+                <w:t xml:space="preserve">Arthur Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Matignon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IFAC SSSC/TDS/COSY Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif sur Yvette, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419201v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic event-triggered stabilization for the Schrödinger equation</w:t>
               </w:r>
@@ -4075,234 +4075,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered damping stabilization of a linear wave equation</w:t>
+                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Control of Systems Governed by Partial Differential Equations CPDE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Oaxaca, Mexico. pp.58-63</w:t>
+              <w:t xml:space="preserve">Control and stabilization issues for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Boyer; Mehdi Badra; Sylvain Ervedoza; Michel Fournier, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968409v1</w:t>
+                <w:t xml:space="preserve">hal-04908306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carleman-based reconstruction algorithm for the waves.</w:t>
+                <w:t xml:space="preserve">Event-triggered damping stabilization of a linear wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and stabilization issues for Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franck Boyer; Mehdi Badra; Sylvain Ervedoza; Michel Fournier, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Control of Systems Governed by Partial Differential Equations CPDE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Oaxaca, Mexico. pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908306v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov stability analysis of a system coupled to a hyperbolic PDE with potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Time-Delay Systems (TDS'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4461,51 +4461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4543,64 +4543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov stability analysis of a linear system coupled to a heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Dattas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4651,51 +4651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a system coupled to a transport equation using integral inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4727,230 +4727,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity control with state feedback of an inclined cable.</w:t>
+                <w:t xml:space="preserve">Robust Measurement Feedback Control of an Inclined Cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Neild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wagg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.6</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Control of Systems Governed by Partial Differential Equations (CPDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822702v1</w:t>
+                <w:t xml:space="preserve">hal-00784727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Measurement Feedback Control of an Inclined Cable</w:t>
+                <w:t xml:space="preserve">H-infinity control with state feedback of an inclined cable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Neild</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wagg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control of Systems Governed by Partial Differential Equations (CPDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. 6p</w:t>
+              <w:t xml:space="preserve">European Control Conference 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784727v1</w:t>
+                <w:t xml:space="preserve">hal-00822702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous H infinity vibration control of fluid/plate system via reduced-order controller</w:t>
               </w:r>
@@ -5546,51 +5546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D7D7B39"/>
+    <w:nsid w:val="601D2EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5777,51 +5777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7181-0321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084623233" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Osses" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/adc0b6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447113v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Kitsos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401646v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koudohode" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Godoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459827v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Kang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109315" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Osses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1315798" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566455v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096851v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neild" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2797938" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01548256v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2802495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354073v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Safi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874565v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.11.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Yamamoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765919v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510506v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633562v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403798v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9450-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.003637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Zentout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Pablo Toledo-Zucco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421622v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837965" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189107v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682871" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496115v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dattas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wagg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05202758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-baudouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7181-0321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084623233" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya de Buhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-025-00413-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Osses" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/adc0b6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447113v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Kitsos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401646v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koudohode" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Godoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Osses" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1315798" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459827v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Kang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109315" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096851v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neild" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2797938" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849564" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566455v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01548256v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2802495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354073v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Safi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Yamamoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874565v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.11.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765919v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633562v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510506v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.307" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403798v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9450-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.003637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otared Kavian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Zentout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Pablo Toledo-Zucco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421622v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837965" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189107v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682871" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01799394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496115v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dattas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wagg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05202758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>