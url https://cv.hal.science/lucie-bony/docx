--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -100,1861 +100,1861 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bracelet anti-rapprochement : une mesure d’exception dans un contentieux de masse, une mesure d’urgence confrontée aux temporalités judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14o52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Douches publiques à Bruxelles : des perspectives face aux carences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bacquaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Deligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Richelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brussels Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 211, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15hub⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15hub⟩</w:t>
+                <w:t xml:space="preserve">hal-05498120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bracelet anti-rapprochement français : fonctionnement et usages d’un anti-panoptique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (2), pp.149-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.492.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bains-douches populaires aux douches municipales. Histoire contrastée des établissements d’hygiène dans deux villes moyennes (Pau et Amiens) depuis le début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les bains en ville : acteurs privés, acteurs publics, 73, pp.79-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baigner et laver son corps en ville. Aménagements, politiques et expériences. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Baigner et laver son corps en ville. Aménagements, politiques et expériences, 120-121, pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11tiw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04705651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prisons vertes : nouveau paradigme de la construction des prisons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04705661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations d’aide aux victimes : un rôle d’intermédiaire renforcé dans le déploiement du bracelet anti-rapprochement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Politiques publiques face aux violences patriarcales, 43 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.432.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04705672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact environnemental de la construction des prisons : l'exemple de l'artificialisation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04814344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions spatiales du maintien de l’ordre. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Froment-Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lecoquierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03307988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. De la « ville revanchiste » à la « ville solidaire » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace privé à l’épreuve de l’exécution des peines. Une perspective géographique articulant milieux fermé et ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (43), pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apc.043.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le droit : ses espaces et ses échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.733.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enquête sur les lieux et leurs usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours sur le « Livre blanc sur l’immobilier pénitentiaire » : repenser l’architecture pénitentiaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 36, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14o52⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.11644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Bastard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écosystème des bains-douches municipaux parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marie Chabrol</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdictions de séjour. Une analyse de géographie pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.10351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...164 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02072784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports sociaux en détention au prisme des usages de l’espace carcéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marie Chabrol</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir du continuum carcéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11tiw⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prison : l'idéologie de l'enfermement, 88 (4), pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.088.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...417 lines deleted...]
-                <w:t xml:space="preserve">Marie Mellac</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prison, une « cité avec des barreaux » ? Continuum socio-spatial par-delà les murs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.733.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Géographie de l’enfermement, 702-703, pp.275-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.702.0275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...512 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domestication de l’espace cellulaire en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Espaces d'enfermement, 162, pp.102-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.162.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01529167v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01529165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfermement et mobilités : les détenus et leurs proches à l’épreuve de l’incarcération</w:t>
               </w:r>
@@ -2044,323 +2044,323 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveaux acteurs et reconfiguration du travail à l’épreuve du bracelet anti-rapprochement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice face au droit pénal de la conjugalité. Regards croisés sur le bracelet anti-rapprochement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint-Denis (93), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04705690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se laver hors de chez soi au quotidien : des expériences ordinaires diverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Bains-douches : un service public originale entre histoire et devenir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04814397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Bracelet anti-rapprochement (BAR) : état des lieux d’une mesure attendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence organisée par Centre de recherche en droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, May 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04705694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bony</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui travaille aux douches ? Agents, travailleurs sociaux et bénévoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Bains-douches : un service public originale entre histoire et devenir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Saint-Denis, France</w:t>
-[...149 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint-denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04814394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2473,51 +2473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17% de femmes dans les douches sociales à Bruxelles. Retour sur une enquête par questionnaire menée en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Genre et bains-douches »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Havre, Dec 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2542,90 +2542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats intermédiaires de la recherche « Le Bracelet anti-rapprochement (BAR) : état des lieux d’une mesure attendue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ollivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bracelet anti-rapprochement (BAR) : état des lieux d’une mesure attendue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche en droit pénal, Feb 2023, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2644,290 +2644,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04154196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précarités en eau et bains-douches publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur les droits à l’eau et à l’assainissement. Hommage à Henri Smets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03917972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agents des bains-douches, témoins et acteurs des changements sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Changements globaux et rapports sociaux de pouvoir » de l’UMR 5319 Passages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03917966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des projets de bains-douches portés par la société civile. Les exemples de Saint-Denis (93) et Bruxelles (Belgique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de mi-parcours de l'ANR THERMAPOLIS "Gouverner les services sociaux locaux à l’articulation du privé et du public. L’exemple des bains-douches"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne, Dec 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace privé à l’épreuve de l’exécution des peines. Une perspective géographique articulant milieux fermé et ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ollivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence organisée par le Comité de rédaction des Archives de politique criminelle et le département de droit pénal de l’IRSJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2965,51 +2965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bracelet anti-rapprochement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ollivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prise en charge des auteurs de violences conjugales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3028,165 +3028,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03917956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les bains-douches, un observatoire des changements urbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03308109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discutante de la session &amp;quot;Coproduction de l’habiter : vulnération, adaptation et transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « ECoHabiter, des environnements pluriels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507211v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03308109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutante : Contrôler, héberger, accompagner. Enquête sur la prise en charge des violences conjugales</w:t>
               </w:r>
@@ -3399,50 +3399,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organisation, introduction et modération du séminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domination et (im)matérialité: lectures spatiales des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, goupe de travail "Les spatialités de la domination : matérialités et représentations", UMR Passages, Apr 2019, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02343489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les bains-douches Paris : une enquête sur les lieux et leurs usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3451,165 +3559,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accès à l’eau, à l’hygiène et au bien-être dans les métropoles : les bains-douches, équipement du passé ou aménité du futur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338683v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-02343489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bains-douches municipaux, une aménité vertueuse en sursis ?</w:t>
               </w:r>
@@ -3690,51 +3690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bains-douches d’hier et d’aujourd’hui - réflexions croisées Paris-Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Richelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire Interdisciplinaire en Etudes Urbaines (LIEU) - Maison des Sciences Humaines de l’Université Libre de Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3973,454 +3973,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02277535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retours sur le livre blanc pénitentiaire : repenser l’architecture pénitentiaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture carcérale contemporaine : matérialités, utopies, prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Européen de Recherche sur les Normativités (GERN), Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences juvéniles de la pénalité (discussion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat « Expériences juvéniles de la pénalité », Institut national de la jeunesse et de l’éducation populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usagers des bains-douches de Paris. Premier bilan d’une enquête par questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fesdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Précarité sanitaire et accès à l’eau : corps, politiques, expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler les approches urbaines et carcérales pour appréhender la prison dans son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Villes et sciences sociales » - EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le déplacement sous contrainte judiciaire : configurations, rationalités et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitants. Construire sa place ici et ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public baths and the right to water: past, present and perspectives from the Parisian case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...202 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fesdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference of the European Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4439,247 +4439,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02277517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habiter la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Segaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées « Habitat et logement : les 25 prochaines années », Forum du Réseau Français « Recherche-Habitat-Logement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience carcérale dans tous ses espaces : des frontières mouvantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles des Secteurs de Psychiatrie en Milieu Pénitentiaire (SPMP) « De l’espace aux frontières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prison dans la ville : continuum carcéral et socialisation résidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe Rhône-Alpes de Criminologie Clinique (GRhACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437842v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01437762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incarcération comme expérience résidentielle</w:t>
               </w:r>
@@ -4848,51 +4848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baigner et laver son corps en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 120-121, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5034,51 +5034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la « ville revanchiste » à la « ville solidaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5252,64 +5252,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir des objets. La construction matérielle de la domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5521,51 +5521,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03307912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5574,64 +5574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets et inégalités de position sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5689,336 +5689,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le lit, objet banal, objet de contrôle. Pouvoir et matérialité dans les centres pour demandeurs d'asile (Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Bony; Sylvain Guyot; Bénédicte Michalon; Pierre-Yves Trouillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir des objets. Matérialité, espace et construction de la domination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions; ENS Éditions, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Objets de médiations et de dominations territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Bony; Sylvain Guyot; Bénédicte Michalon; Pierre-Yves Trouillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir des objets. La construction matérielle de la domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.169-171, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir des objets ou objets du pouvoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bony, Lucie; Guyot, Sylvain; Michalon, Bénédicte; Trouillet, Pierre-Yves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir des objets. La construction matérielle de la domination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le téléphone portable en prison : une mise à l’épreuve de l’ordre carcéral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir des objets. Matérialités et représentations de la domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-68, 2025, 979-10-362-0849-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bony</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets, domination institutionnelle et résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bony, Lucie; Guyot, Sylvain; Michalon, Bénédicte; Trouillet, Pierre-Yves. </w:t>
+              <w:t xml:space="preserve">Bony Lucie; Guyot Sylvain; Michalon Bénédicte; Trouillet Pierre-Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir des objets. La construction matérielle de la domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENS Editions, 2025</w:t>
+              <w:t xml:space="preserve">, ENS Editions, pp.33-36, 2025, 979-10-362-0851-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Habiter, se loger, s’abriter : le pouvoir d’agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6041,208 +6265,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Guérin; Béatrice Mésini; Lucie Bony. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter, se loger, s’abriter : le pouvoir d’agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-19, 2025, Habitat et Sociétés, 978-2-336-49393-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6275,1037 +6387,1037 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter, se loger et s’abriter : le pouvoir d’agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-19, 2024, Habitat et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bussi M., Drozdz M. et Argounès F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux communs. Une géographie du monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.408-412, 2024, 2213725144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04705682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du chapitre « Les ressources venues de l’extérieur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources de la privation de liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782849347942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04369900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tsanga Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Précarités en eau. Un état des lieux en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03308057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du chapitre « Quitter les murs ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03308018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du quartier à la prison : l’expérience du continuum carcéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expérience de l’enfermement. Camps, commissariats, prisons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03308014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...101 lines deleted...]
-                <w:t xml:space="preserve">Marie Tsanga Tabi</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se laver hors de chez soi : de l’importance des établissements de bains-douches à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précarités en eau. Un état des lieux en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bony</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03308105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tsanga Tabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précarités en eau. Un état des lieux en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03308020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du chapitre « Enfermement et (im)migration »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fouchard Isabelle; Larralde Jean-Manuel; Lévy Benjamin; Simon Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens de la privation de liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du chapitre « L’enfermement vu de l’extérieur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Manuel Larralde; Benjamin Lévy; Anne Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Privations de liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.231, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02072895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prisons : marges sociales, marges spatiales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne Grésillon; Frédéric Alexandre; Bertrand Sajaloli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France des marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.172-183, 2016, 978-2-200-61591-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler de discrimination territoriale à propos des personnes incarcérées ? De l’expérience vécue à la mesure objective du phénomène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hancock Claire; Lelévrier Christine; Ripoll Fabrice; Weber Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discriminations territoriales. Entre interpellation politique et sentiment d’injustice des habitants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeil d'or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-199, 2016, 9782913661776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incarcération comme expérience résidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Cailly; Françoise Dureau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces du logement : pratiques habitantes et politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.23-34, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01710337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7315,179 +7427,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles pages pour les Carnets. Éditorial du comité de direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Estebanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Estebanez</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">halshs-03035285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Christiane Amiel, Jean-Pierre Piniès, 2015, Fragments. L’abbaye d’Aniane. De la colonie pénitentiaire à la base de plein air. 1885-2000. Imaginaires, pratiques et mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7497,117 +7609,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bains-douches de Paris : une enquête sur les lieux et leurs usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fesdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7617,538 +7729,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Travailler aux douches publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les bains-douches, un service public original entre histoire et devenir. Rapport final du projet de recherche THERMAPOLIS (version longue), UPJV (Université de Picardie Jules Vernes); ANR (Agence Nationale de la Recherche - France). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4. Se laver hors de chez soi au quotidien : des expériences ordinaires diverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les bains-douches, un service public original entre histoire et devenir. Rapport final du projet de recherche THERMAPOLIS (version longue), UPJV (Université de Picardie Jules Vernes); ANR. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bracelet anti-rapprochement. État des lieux d'une mesure attendue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ariane Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Direction de l'administration pénitentiaire. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04705744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se doucher hors de chez soi à Bruxelles. Enquête par questionnaires aux Bains du Centre et à DoucheFLUX (octobre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les bains-douches, un service public original entre histoire et devenir. Rapport final du projet de recherche THERMAPOLIS (version longue), UPJV (Université de Picardie Jules Vernes); ANR (Agence Nationale de la Recherche - France). 2025</w:t>
+              <w:t xml:space="preserve">Université de Picardie Jules Verne (UPJV), Amiens. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...147 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764595v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-04705744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la prison, peut-on voir la ville ? : continuum carcéral et socialisation résidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université Paris 10 Nanterre, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PA100154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02976910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prison, peut-on voir la ville ? Continuum carcéral et socialisation résidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris Nanterre, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA100154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04816416v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-02976910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8295,51 +8407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bacquaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deligne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o52" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.492.0149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05380174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.432.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouteille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tiw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Froment-Meurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.043.0117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11644" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.10351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SRSH5219-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.088.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0275" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.312" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814394v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04024325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tsanga Tabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277526v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fesdjian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678147v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tjd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03852007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11425" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gu&#233;rin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/habiter-se-loger-s-abriter-le-pouvoir-d-agir/78030?srsltid=AfmBOopbxFHeXijNoj7ZMi7FLkcCt0xQqdpdsQziHrcs6m8Z1H-Vg7uG" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/63678?lang=fr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144zs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/habiter-se-loger-s-abriter-le-pouvoir-d-agir/78030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carlos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308020v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/fr/collection-architecture-et-urbanisme/100-discriminations-territoriales-9782913661776.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04764595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04816416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA100154" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02976910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o52" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bacquaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deligne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.492.0149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05380174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tiw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouteille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.432.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Froment-Meurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.043.0117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11644" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.10351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SRSH5219-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.088.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.312" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814394v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04024325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tsanga Tabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277526v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fesdjian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678147v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tjd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03852007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11425" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gu&#233;rin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/habiter-se-loger-s-abriter-le-pouvoir-d-agir/78030?srsltid=AfmBOopbxFHeXijNoj7ZMi7FLkcCt0xQqdpdsQziHrcs6m8Z1H-Vg7uG" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/63678?lang=fr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144zs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/habiter-se-loger-s-abriter-le-pouvoir-d-agir/78030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carlos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/fr/collection-architecture-et-urbanisme/100-discriminations-territoriales-9782913661776.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710337v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04764595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02976910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA100154" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04816416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>