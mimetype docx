--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -533,1428 +533,1428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Associations d’aide aux victimes : un rôle d’intermédiaire renforcé dans le déploiement du bracelet anti-rapprochement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Politiques publiques face aux violences patriarcales, 43 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.432.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04705672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prisons vertes : nouveau paradigme de la construction des prisons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04705661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baigner et laver son corps en ville. Aménagements, politiques et expériences. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Baigner et laver son corps en ville. Aménagements, politiques et expériences, 120-121, pp.5-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11tiw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04705651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les prisons vertes : nouveau paradigme de la construction des prisons ?</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact environnemental de la construction des prisons : l'exemple de l'artificialisation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04814344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions spatiales du maintien de l’ordre. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Froment-Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lecoquierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03307988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. De la « ville revanchiste » à la « ville solidaire » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace privé à l’épreuve de l’exécution des peines. Une perspective géographique articulant milieux fermé et ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (43), pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apc.043.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le droit : ses espaces et ses échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mellac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.733.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enquête sur les lieux et leurs usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours sur le « Livre blanc sur l’immobilier pénitentiaire » : repenser l’architecture pénitentiaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.11644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écosystème des bains-douches municipaux parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdictions de séjour. Une analyse de géographie pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.10351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02072784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports sociaux en détention au prisme des usages de l’espace carcéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Franck Ollivon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir du continuum carcéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.432.0031⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prison : l'idéologie de l'enfermement, 88 (4), pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.088.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La domestication de l’espace cellulaire en prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Espaces d'enfermement, 162, pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.162.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...335 lines deleted...]
-                <w:t xml:space="preserve">Marie Mellac</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prison, une « cité avec des barreaux » ? Continuum socio-spatial par-delà les murs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.733.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Géographie de l’enfermement, 702-703, pp.275-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.702.0275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...569 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01529165v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01529167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfermement et mobilités : les détenus et leurs proches à l’épreuve de l’incarcération</w:t>
               </w:r>
@@ -2044,323 +2044,323 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Bracelet anti-rapprochement (BAR) : état des lieux d’une mesure attendue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence organisée par Centre de recherche en droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, May 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04705694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se laver hors de chez soi au quotidien : des expériences ordinaires diverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Bains-douches : un service public originale entre histoire et devenir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04814397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouveaux acteurs et reconfiguration du travail à l’épreuve du bracelet anti-rapprochement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice face au droit pénal de la conjugalité. Regards croisés sur le bracelet anti-rapprochement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint-Denis (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04705690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bony</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui travaille aux douches ? Agents, travailleurs sociaux et bénévoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Bains-douches : un service public originale entre histoire et devenir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Saint-Denis, France</w:t>
-[...175 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint-denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04814394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2644,247 +2644,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04154196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des projets de bains-douches portés par la société civile. Les exemples de Saint-Denis (93) et Bruxelles (Belgique).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de mi-parcours de l'ANR THERMAPOLIS "Gouverner les services sociaux locaux à l’articulation du privé et du public. L’exemple des bains-douches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Dec 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Précarités en eau et bains-douches publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur les droits à l’eau et à l’assainissement. Hommage à Henri Smets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03917972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents des bains-douches, témoins et acteurs des changements sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Changements globaux et rapports sociaux de pouvoir » de l’UMR 5319 Passages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03917966v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04024325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace privé à l’épreuve de l’exécution des peines. Une perspective géographique articulant milieux fermé et ouvert</w:t>
               </w:r>
@@ -3028,165 +3028,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03917956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discutante de la session &amp;quot;Coproduction de l’habiter : vulnération, adaptation et transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « ECoHabiter, des environnements pluriels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les bains-douches, un observatoire des changements urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03308109v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03507211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutante : Contrôler, héberger, accompagner. Enquête sur la prise en charge des violences conjugales</w:t>
               </w:r>
@@ -3235,381 +3235,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Précarités en eau. Un état des lieux en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tsanga Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lundis de l’Ined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter en prison : une expérience de vie, une épreuve quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Habiter – situations de vulnérabilité et approches capacitaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Précarités en eau. Un état des lieux en Europe</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bains-douches Paris : une enquête sur les lieux et leurs usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tsanga Tabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lundis de l’Ined</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Accès à l’eau, à l’hygiène et au bien-être dans les métropoles : les bains-douches, équipement du passé ou aménité du futur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, introduction et modération du séminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domination et (im)matérialité: lectures spatiales des rapports sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, goupe de travail "Les spatialités de la domination : matérialités et représentations", UMR Passages, Apr 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02343489v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bains-douches municipaux, une aménité vertueuse en sursis ?</w:t>
               </w:r>
@@ -3973,398 +3973,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02277535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Articuler les approches urbaines et carcérales pour appréhender la prison dans son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Villes et sciences sociales » - EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déplacement sous contrainte judiciaire : configurations, rationalités et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habitants. Construire sa place ici et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usagers des bains-douches de Paris. Premier bilan d’une enquête par questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fesdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Précarité sanitaire et accès à l’eau : corps, politiques, expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences juvéniles de la pénalité (discussion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat « Expériences juvéniles de la pénalité », Institut national de la jeunesse et de l’éducation populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retours sur le livre blanc pénitentiaire : repenser l’architecture pénitentiaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture carcérale contemporaine : matérialités, utopies, prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Européen de Recherche sur les Normativités (GERN), Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543530v1</w:t>
-              </w:r>
-[...300 lines deleted...]
-                <w:t xml:space="preserve">halshs-01678140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public baths and the right to water: past, present and perspectives from the Parisian case</w:t>
               </w:r>
@@ -5252,64 +5252,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir des objets. La construction matérielle de la domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5467,51 +5467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tsanga Tabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'Ined. 2021, 978-2-7332-6046-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5555,329 +5555,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le lit, objet banal, objet de contrôle. Pouvoir et matérialité dans les centres pour demandeurs d'asile (Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Bony; Sylvain Guyot; Bénédicte Michalon; Pierre-Yves Trouillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir des objets. Matérialité, espace et construction de la domination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions; ENS Éditions, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Objets et inégalités de position sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Bony; Sylvain Guyot; Bénédicte Michalon; Pierre-Yves Trouillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir des objets. La construction matérielle de la domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-115, 2025, 979-10-362-0851-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144zs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENS Editions</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05434710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets de médiations et de dominations territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5913,432 +5913,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le téléphone portable en prison : une mise à l’épreuve de l’ordre carcéral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir des objets. Matérialités et représentations de la domination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-68, 2025, 979-10-362-0849-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoir des objets ou objets du pouvoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bony, Lucie; Guyot, Sylvain; Michalon, Bénédicte; Trouillet, Pierre-Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir des objets. La construction matérielle de la domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale. Habiter, se loger, s’abriter : le pouvoir d’agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mésini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Guérin; Béatrice Mésini; Lucie Bony. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pouvoir des objets. Matérialités et représentations de la domination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.63-68, 2025, 979-10-362-0849-2</w:t>
+              <w:t xml:space="preserve">Habiter, se loger, s’abriter : le pouvoir d’agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-19, 2025, Habitat et Sociétés, 978-2-336-49393-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets, domination institutionnelle et résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bony Lucie; Guyot Sylvain; Michalon Bénédicte; Trouillet Pierre-Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir des objets. La construction matérielle de la domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.33-36, 2025, 979-10-362-0851-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434708v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-05434715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
@@ -6563,57 +6563,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04369900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction du chapitre « Quitter les murs ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03308018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tsanga Tabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,139 +6710,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précarités en eau. Un état des lieux en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03308057v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03308018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du quartier à la prison : l’expérience du continuum carcéral</w:t>
               </w:r>
@@ -6897,51 +6897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tsanga Tabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7132,225 +7132,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02072895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler de discrimination territoriale à propos des personnes incarcérées ? De l’expérience vécue à la mesure objective du phénomène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hancock Claire; Lelévrier Christine; Ripoll Fabrice; Weber Serge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discriminations territoriales. Entre interpellation politique et sentiment d’injustice des habitants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeil d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-199, 2016, 9782913661776</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les prisons : marges sociales, marges spatiales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Milhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Grésillon; Frédéric Alexandre; Bertrand Sajaloli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.172-183, 2016, 978-2-200-61591-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378251v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01437559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incarcération comme expérience résidentielle</w:t>
               </w:r>
@@ -7882,50 +7882,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se doucher hors de chez soi à Bruxelles. Enquête par questionnaires aux Bains du Centre et à DoucheFLUX (octobre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Picardie Jules Verne (UPJV), Amiens. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Bracelet anti-rapprochement. État des lieux d'une mesure attendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7953,132 +8028,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Direction de l'administration pénitentiaire. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04705744v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04764595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8407,51 +8407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o52" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bacquaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deligne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.492.0149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05380174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tiw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouteille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.432.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Froment-Meurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.043.0117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11644" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.10351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SRSH5219-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.088.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.312" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814394v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04024325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tsanga Tabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277526v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fesdjian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678147v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tjd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03852007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11425" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gu&#233;rin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/habiter-se-loger-s-abriter-le-pouvoir-d-agir/78030?srsltid=AfmBOopbxFHeXijNoj7ZMi7FLkcCt0xQqdpdsQziHrcs6m8Z1H-Vg7uG" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/63678?lang=fr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144zs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/habiter-se-loger-s-abriter-le-pouvoir-d-agir/78030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carlos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/fr/collection-architecture-et-urbanisme/100-discriminations-territoriales-9782913661776.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710337v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04764595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02976910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA100154" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04816416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o52" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bacquaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deligne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.492.0149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05380174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.432.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouteille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tiw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Froment-Meurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.043.0117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11644" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.10351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SRSH5219-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.088.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0275" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.312" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814394v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ithurbide" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04024325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tsanga Tabi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277526v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fesdjian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678147v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04627499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tjd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03852007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11425" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gu&#233;rin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/habiter-se-loger-s-abriter-le-pouvoir-d-agir/78030?srsltid=AfmBOopbxFHeXijNoj7ZMi7FLkcCt0xQqdpdsQziHrcs6m8Z1H-Vg7uG" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/63678?lang=fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144zs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/habiter-se-loger-s-abriter-le-pouvoir-d-agir/78030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carlos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/fr/collection-architecture-et-urbanisme/100-discriminations-territoriales-9782913661776.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-histoire-geographie-capes-agregation-9782200615918" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710337v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04764595v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02976910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA100154" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04816416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>