--- v0 (2026-03-16)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> lucie bouvet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante chercheuse - HDR en psychologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8464-6973</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165103523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignante chercheuse - HDR en psychologie à l'Université Toulouse Jean Jaurés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent principalement sur la caractérisation d'un profil cognitif spécifique à l'autisme basé sur des capacités perceptives supérieures. Je mène actuellement des travaux sur la pensée visuelle dans l'autisme, définie comme l'utilisation quasi exclusive de représentations mentales visuelles pour penser (projet ANR VISUAL 2020-24). Je m'intéresse également aux répercussions de cette façon de penser au quotidien notamment au niveau des apprentissages. Je travaille également sur certaines capacités souvent associées à l'autisme, telles que les capacités savantes et la synesthésie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au niveau pédagogique j'enseigne principalement la neuropsychologie chez l'enfant.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée visuelle et imagerie mentale dans l’autisme : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual strategies in solving Raven’s Matrices: Insights from autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.202694. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reia.2025.202694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lived Experience of Thinking in Pictures in Self-Declared Autistic Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism in Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/aut.2024.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual mental imagery abilities in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aur.3192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Visual Cognitive Style in Autism: A Cluster Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-024-06616-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have to translate the colors&amp;quot; :description and implications of a genuine case of phoneme color synaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.103509. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2023.103509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880364v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Object Spatial Imagery and Verbal Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (4), pp.100687. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking in pictures in everyday life situations among autistic adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0255039. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0255039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and Strengths in Autism, Useful but Misunderstood: A Pragmatic Case-Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane St-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.569339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualitative et quantitative d'une pensée en images dans le spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synesthesia & autistic features in a large family: Evidence for spatial imagery as a common factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Amsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Tonus-Vic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 362, pp.266-272. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When synesthesia and savant abilities are mistaken for hallucinations and delusions: contribution of a cognitive approach for their differential diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Edouard Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bakchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Clinical neuropsychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (8), pp.1459-1473. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13854046.2017.1288269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Stream Segregation in Autism Spectrum Disorder: Benefits and Downsides of Superior Perceptual Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.1553-1561. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-013-2003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory local bias and reduced global interference in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée-Anne Simard-Meilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Paignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (3), pp.367 - 372. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in savant abilities, absolute pitch, and synesthesia: an autism case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.106. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in the development of exceptional autistic abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Burack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (2), pp.209 - 228. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2012.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global precedence effect in audition and vision: evidence for similar cognitive styles across modalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (2), pp.329-35. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée visuelle et trouble anxieux dans le trouble du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journée du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. Autisme et variabilité intra/inter individuelle des processus perceptifs et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Latinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual mental imagery in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Imagery and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une pensée visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’esprit et compétence mnésique chez les enfants âgés de 1 à 4 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sorsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire du GDR Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mémoire, Oct 2021, Vers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noména Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes journées GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiletés visuospatiales dans l'autisme: variabilité interindividuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between graphical overview, dynamic contents and prior knowledge on comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG2 Conference - Comprehension of Texts and Graphics: From Human to Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme : étude de son lien avec la symptomatologie anxieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noména Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrés du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relation between anxiety and a visual cognitive style: are involuntary thoughts the key ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Imagery and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style cognitif et style d'apprentissage dans l'autisme, une étude en oculométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif et des traits associés au TSA sur les capacités visuospatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielles dans le TSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des capacités d'imagerie mentale visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking in pictures in autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du spectre de l'autisme, une pensée en images ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFNA : Troubles du spectre autistique: de la neuropsychologie à la neuroéducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désambiguïsation du nom propre chez les enfants présentant un Trouble du Spectre de l'Autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme colloque RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles neuro-développementaux : tableaux cliniques, évaluation et orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Press, 2015, Fiches de psycho, 978-2-84835-328-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sirey, pp.500, 2010, 2e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in the development of autistic musical savants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical Prodigies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press; Oxford University Press, pp.496-508, 2016, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199685851.003.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et musique : lumière sur un fonctionnement cognitif particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Platel, Catherine Thomas-Antérion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Neuropsychologie : théories et applications pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2014, 9782353272662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement musical dans les troubles du spectre autistique : déficit du traitement global ou surfonctionnement des traitements perceptifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENS003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, une pensée visuelle : caractérisation et répercussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université Toulourse Jean Jaurès, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05520207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> lucie bouvet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante chercheuse - HDR en psychologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8464-6973</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165103523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignante chercheuse - HDR en psychologie à l'Université Toulouse Jean Jaurés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent principalement sur la caractérisation d'un profil cognitif spécifique à l'autisme basé sur des capacités perceptives supérieures. Je mène actuellement des travaux sur la pensée visuelle dans l'autisme, définie comme l'utilisation quasi exclusive de représentations mentales visuelles pour penser (projet ANR VISUAL 2020-24). Je m'intéresse également aux répercussions de cette façon de penser au quotidien notamment au niveau des apprentissages. Je travaille également sur certaines capacités souvent associées à l'autisme, telles que les capacités savantes et la synesthésie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au niveau pédagogique j'enseigne principalement la neuropsychologie chez l'enfant.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée visuelle et imagerie mentale dans l’autisme : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual strategies in solving Raven’s Matrices: Insights from autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.202694. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reia.2025.202694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lived Experience of Thinking in Pictures in Self-Declared Autistic Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism in Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/aut.2024.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual mental imagery abilities in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aur.3192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Visual Cognitive Style in Autism: A Cluster Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-024-06616-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have to translate the colors&amp;quot; :description and implications of a genuine case of phoneme color synaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.103509. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2023.103509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880364v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Object Spatial Imagery and Verbal Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (4), pp.100687. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking in pictures in everyday life situations among autistic adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0255039. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0255039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and Strengths in Autism, Useful but Misunderstood: A Pragmatic Case-Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane St-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.569339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualitative et quantitative d'une pensée en images dans le spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synesthesia & autistic features in a large family: Evidence for spatial imagery as a common factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Amsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Tonus-Vic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 362, pp.266-272. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When synesthesia and savant abilities are mistaken for hallucinations and delusions: contribution of a cognitive approach for their differential diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Edouard Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bakchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Clinical neuropsychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (8), pp.1459-1473. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13854046.2017.1288269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Stream Segregation in Autism Spectrum Disorder: Benefits and Downsides of Superior Perceptual Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.1553-1561. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-013-2003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in savant abilities, absolute pitch, and synesthesia: an autism case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.106. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory local bias and reduced global interference in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée-Anne Simard-Meilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Paignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (3), pp.367 - 372. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in the development of exceptional autistic abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Burack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (2), pp.209 - 228. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2012.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global precedence effect in audition and vision: evidence for similar cognitive styles across modalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (2), pp.329-35. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée visuelle et trouble anxieux dans le trouble du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journée du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. Autisme et variabilité intra/inter individuelle des processus perceptifs et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Latinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual mental imagery in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Imagery and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une pensée visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’esprit et compétence mnésique chez les enfants âgés de 1 à 4 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sorsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire du GDR Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mémoire, Oct 2021, Vers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between graphical overview, dynamic contents and prior knowledge on comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG2 Conference - Comprehension of Texts and Graphics: From Human to Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme : étude de son lien avec la symptomatologie anxieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noména Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrés du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiletés visuospatiales dans l'autisme: variabilité interindividuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noména Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes journées GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relation between anxiety and a visual cognitive style: are involuntary thoughts the key ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Imagery and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style cognitif et style d'apprentissage dans l'autisme, une étude en oculométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif et des traits associés au TSA sur les capacités visuospatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielles dans le TSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des capacités d'imagerie mentale visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking in pictures in autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du spectre de l'autisme, une pensée en images ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFNA : Troubles du spectre autistique: de la neuropsychologie à la neuroéducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désambiguïsation du nom propre chez les enfants présentant un Trouble du Spectre de l'Autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme colloque RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles neuro-développementaux : tableaux cliniques, évaluation et orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Press, 2015, Fiches de psycho, 978-2-84835-328-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sirey, pp.500, 2010, 2e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in the development of autistic musical savants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical Prodigies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press; Oxford University Press, pp.496-508, 2016, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199685851.003.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et musique : lumière sur un fonctionnement cognitif particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Platel, Catherine Thomas-Antérion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Neuropsychologie : théories et applications pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2014, 9782353272662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement musical dans les troubles du spectre autistique : déficit du traitement global ou surfonctionnement des traitements perceptifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENS003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, une pensée visuelle : caractérisation et répercussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université Toulourse Jean Jaurès, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05520207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7379F5E"/>
+    <w:nsid w:val="E032D303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-bouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8464-6973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165103523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05224677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bled" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.06.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05365976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405396v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souli&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-024-06616-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880364v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gregoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane St-Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.569339" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Amsellem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maruani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Tonus-Vic Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Alexandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.01.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Edouard Barbier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bakchine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2017.1288269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-013-2003-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Simard-Meilleur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.02.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10L3NTC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dawson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2012.11.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.08.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZB20V41-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom&#233;na Gouby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076825v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366737v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulieres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alcaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199685851.003.0022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENS003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05520207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-bouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8464-6973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165103523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05224677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bled" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.06.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05365976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405396v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souli&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-024-06616-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880364v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gregoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane St-Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.569339" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Amsellem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maruani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Tonus-Vic Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Alexandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.01.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Edouard Barbier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bakchine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2017.1288269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-013-2003-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dawson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Simard-Meilleur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.02.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10L3NTC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2012.11.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.08.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZB20V41-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fabre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom&#233;na Gouby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076825v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366737v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulieres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alcaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199685851.003.0022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENS003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05520207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>