--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> lucie bouvet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante chercheuse - HDR en psychologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8464-6973</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165103523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignante chercheuse - HDR en psychologie à l'Université Toulouse Jean Jaurés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent principalement sur la caractérisation d'un profil cognitif spécifique à l'autisme basé sur des capacités perceptives supérieures. Je mène actuellement des travaux sur la pensée visuelle dans l'autisme, définie comme l'utilisation quasi exclusive de représentations mentales visuelles pour penser (projet ANR VISUAL 2020-24). Je m'intéresse également aux répercussions de cette façon de penser au quotidien notamment au niveau des apprentissages. Je travaille également sur certaines capacités souvent associées à l'autisme, telles que les capacités savantes et la synesthésie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au niveau pédagogique j'enseigne principalement la neuropsychologie chez l'enfant.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée visuelle et imagerie mentale dans l’autisme : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual strategies in solving Raven’s Matrices: Insights from autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.202694. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reia.2025.202694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lived Experience of Thinking in Pictures in Self-Declared Autistic Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism in Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/aut.2024.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual mental imagery abilities in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aur.3192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Visual Cognitive Style in Autism: A Cluster Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-024-06616-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have to translate the colors&amp;quot; :description and implications of a genuine case of phoneme color synaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.103509. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2023.103509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880364v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Object Spatial Imagery and Verbal Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (4), pp.100687. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking in pictures in everyday life situations among autistic adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0255039. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0255039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and Strengths in Autism, Useful but Misunderstood: A Pragmatic Case-Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane St-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.569339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualitative et quantitative d'une pensée en images dans le spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synesthesia & autistic features in a large family: Evidence for spatial imagery as a common factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Amsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Tonus-Vic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 362, pp.266-272. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When synesthesia and savant abilities are mistaken for hallucinations and delusions: contribution of a cognitive approach for their differential diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Edouard Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bakchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Clinical neuropsychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (8), pp.1459-1473. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13854046.2017.1288269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Stream Segregation in Autism Spectrum Disorder: Benefits and Downsides of Superior Perceptual Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.1553-1561. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-013-2003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in savant abilities, absolute pitch, and synesthesia: an autism case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.106. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory local bias and reduced global interference in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée-Anne Simard-Meilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Paignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (3), pp.367 - 372. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in the development of exceptional autistic abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Burack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (2), pp.209 - 228. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2012.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global precedence effect in audition and vision: evidence for similar cognitive styles across modalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (2), pp.329-35. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée visuelle et trouble anxieux dans le trouble du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journée du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. Autisme et variabilité intra/inter individuelle des processus perceptifs et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Latinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual mental imagery in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Imagery and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une pensée visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’esprit et compétence mnésique chez les enfants âgés de 1 à 4 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sorsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire du GDR Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mémoire, Oct 2021, Vers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between graphical overview, dynamic contents and prior knowledge on comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG2 Conference - Comprehension of Texts and Graphics: From Human to Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme : étude de son lien avec la symptomatologie anxieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noména Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrés du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiletés visuospatiales dans l'autisme: variabilité interindividuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noména Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes journées GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relation between anxiety and a visual cognitive style: are involuntary thoughts the key ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Imagery and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style cognitif et style d'apprentissage dans l'autisme, une étude en oculométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif et des traits associés au TSA sur les capacités visuospatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielles dans le TSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des capacités d'imagerie mentale visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking in pictures in autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du spectre de l'autisme, une pensée en images ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFNA : Troubles du spectre autistique: de la neuropsychologie à la neuroéducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désambiguïsation du nom propre chez les enfants présentant un Trouble du Spectre de l'Autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme colloque RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles neuro-développementaux : tableaux cliniques, évaluation et orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Press, 2015, Fiches de psycho, 978-2-84835-328-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sirey, pp.500, 2010, 2e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in the development of autistic musical savants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical Prodigies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press; Oxford University Press, pp.496-508, 2016, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199685851.003.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et musique : lumière sur un fonctionnement cognitif particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Platel, Catherine Thomas-Antérion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Neuropsychologie : théories et applications pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2014, 9782353272662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement musical dans les troubles du spectre autistique : déficit du traitement global ou surfonctionnement des traitements perceptifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENS003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, une pensée visuelle : caractérisation et répercussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université Toulourse Jean Jaurès, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05520207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.65934065934px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> lucie bouvet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante chercheuse - HDR en psychologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8464-6973</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165103523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignante-chercheuse HDR en psychologie à l'Université Toulouse Jean Jaurès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent principalement sur la caractérisation d’un profil cognitif spécifique à l’autisme, fondé sur des capacités perceptives supérieures. Je m’intéresse plus particulièrement à la pensée visuelle dans l’autisme, afin d’en mieux comprendre les spécificités cognitives (projet VISUAL, ANR-19-CE28-0012). Mes travaux explorent également les répercussions de ce mode de pensée dans la vie quotidienne, notamment sur les apprentissages et la santé mentale. Par ailleurs, je m’intéresse à certaines capacités fréquemment associées à l’autisme, telles que les capacités savantes et la synesthésie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan pédagogique, j’enseigne principalement la neuropsychologie de l’enfant dans le champ des troubles neurodéveloppementaux, notamment dans le master &amp;quot;Autisme et autres troubles neuro-développementaux&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual exploration and construction strategies underlying performance in the block design task in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diu Alizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaume Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batty Magali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvet Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aur.70256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and aphantasia: Investigating the presence of a specific cognitive profile through case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’année psychologique/Topics in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 126 (1), pp.75-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual strategies in solving Raven’s Matrices: Insights from autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.202694. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reia.2025.202694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée visuelle et imagerie mentale dans l’autisme : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual mental imagery abilities in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aur.3192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lived Experience of Thinking in Pictures in Self-Declared Autistic Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism in Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/aut.2024.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Visual Cognitive Style in Autism: A Cluster Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-024-06616-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have to translate the colors&amp;quot; :description and implications of a genuine case of phoneme color synaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.103509. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2023.103509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880364v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Object Spatial Imagery and Verbal Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (4), pp.100687. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking in pictures in everyday life situations among autistic adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0255039. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0255039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and Strengths in Autism, Useful but Misunderstood: A Pragmatic Case-Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane St-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.569339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualitative et quantitative d'une pensée en images dans le spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synesthesia & autistic features in a large family: Evidence for spatial imagery as a common factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Amsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Tonus-Vic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 362, pp.266-272. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When synesthesia and savant abilities are mistaken for hallucinations and delusions: contribution of a cognitive approach for their differential diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Edouard Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Cason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bakchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ehrlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Clinical neuropsychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (8), pp.1459-1473. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13854046.2017.1288269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Stream Segregation in Autism Spectrum Disorder: Benefits and Downsides of Superior Perceptual Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.1553-1561. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-013-2003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in savant abilities, absolute pitch, and synesthesia: an autism case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.106. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory local bias and reduced global interference in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée-Anne Simard-Meilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Paignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (3), pp.367 - 372. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in the development of exceptional autistic abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Burack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (2), pp.209 - 228. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2012.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global precedence effect in audition and vision: evidence for similar cognitive styles across modalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (2), pp.329-35. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée visuelle et trouble anxieux dans le trouble du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journée du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium. Autisme et variabilité intra/inter individuelle des processus perceptifs et cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Latinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual mental imagery in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Imagery and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une pensée visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’esprit et compétence mnésique chez les enfants âgés de 1 à 4 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sorsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire du GDR Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mémoire, Oct 2021, Vers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noména Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes journées GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiletés visuospatiales dans l'autisme: variabilité interindividuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche: un dialogue nécessaire pour mieux comprendre l'autisme et les TND tout au long de la vie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between graphical overview, dynamic contents and prior knowledge on comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG2 Conference - Comprehension of Texts and Graphics: From Human to Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme : étude de son lien avec la symptomatologie anxieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noména Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrés du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relation between anxiety and a visual cognitive style: are involuntary thoughts the key ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Imagery and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style cognitif et style d'apprentissage dans l'autisme, une étude en oculométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif et des traits associés au TSA sur les capacités visuospatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Diu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielles dans le TSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des capacités d'imagerie mentale visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking in pictures in autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du spectre de l'autisme, une pensée en images ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFNA : Troubles du spectre autistique: de la neuropsychologie à la neuroéducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désambiguïsation du nom propre chez les enfants présentant un Trouble du Spectre de l'Autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme colloque RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles neuro-développementaux : tableaux cliniques, évaluation et orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Press, 2015, Fiches de psycho, 978-2-84835-328-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crettiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sirey, pp.500, 2010, 2e édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in the development of autistic musical savants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical Prodigies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press; Oxford University Press, pp.496-508, 2016, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199685851.003.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et musique : lumière sur un fonctionnement cognitif particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Platel, Catherine Thomas-Antérion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Neuropsychologie : théories et applications pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2014, 9782353272662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement musical dans les troubles du spectre autistique : déficit du traitement global ou surfonctionnement des traitements perceptifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENS003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme, une pensée visuelle : caractérisation et répercussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université Toulourse Jean Jaurès, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05520207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E032D303"/>
+    <w:nsid w:val="751B26A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-bouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8464-6973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165103523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05224677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bled" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.06.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05365976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405396v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souli&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-024-06616-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880364v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gregoire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane St-Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.569339" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Amsellem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maruani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Tonus-Vic Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Alexandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.01.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Edouard Barbier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bakchine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2017.1288269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-013-2003-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dawson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Simard-Meilleur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.02.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10L3NTC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2012.11.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.08.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZB20V41-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fabre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom&#233;na Gouby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076825v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366737v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulieres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alcaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199685851.003.0022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENS003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05520207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-bouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8464-6973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165103523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diu Aliz&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaume Ana&#239;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batty Magali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvet Lucie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bled" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souli&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05365976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Diu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05224677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.06.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405396v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3192" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-024-06616-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880364v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103509" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courchesne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gregoire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane St-Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.569339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Amsellem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maruani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Tonus-Vic Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Alexandre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.01.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Edouard Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bakchine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2017.1288269" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-013-2003-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dawson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Simard-Meilleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.02.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10L3NTC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonnel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Burack" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2012.11.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.08.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZB20V41-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom&#233;na Gouby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fabre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076825v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076806v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04366737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulieres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alcaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199685851.003.0022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03068384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENS003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05520207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>