--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -818,346 +818,346 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41 (21), pp.2920-2931. </w:t>
+              <w:t xml:space="preserve">, 2022, 41, pp.2920-2931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41388-022-02297-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocytes Promote Breast Cancer Cell Survival and Migration through Autophagy Activation</w:t>
+                <w:t xml:space="preserve">Discovery of a novel lactate dehydrogenase tetramerization domain using epitope mapping and peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Bellanger</w:t>
+                <w:t xml:space="preserve">Léopold Thabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléa Dziagwa</w:t>
+                <w:t xml:space="preserve">Maxime Liberelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Guimaraes</w:t>
+                <w:t xml:space="preserve">Katarina Koruza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Pinault</w:t>
+                <w:t xml:space="preserve">Esra Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+                <w:t xml:space="preserve">Nicolas Joudiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (15), pp.3917. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.100422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13153917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334390v1</w:t>
+                <w:t xml:space="preserve">hal-03334380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a novel lactate dehydrogenase tetramerization domain using epitope mapping and peptides</w:t>
+                <w:t xml:space="preserve">Adipocytes Promote Breast Cancer Cell Survival and Migration through Autophagy Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Thabault</w:t>
+                <w:t xml:space="preserve">Dorine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Liberelle</w:t>
+                <w:t xml:space="preserve">Cléa Dziagwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Koruza</w:t>
+                <w:t xml:space="preserve">Cyrille Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esra Yildiz</w:t>
+                <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Joudiou</w:t>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 296, pp.100422. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.3917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13153917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334380v1</w:t>
+                <w:t xml:space="preserve">hal-03334390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxorubicin-Induced Autophagolysosome Formation Is Partly Prevented by Mitochondrial ROS Elimination in DOX-Resistant Breast Cancer Cells</w:t>
               </w:r>
@@ -1290,51 +1290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipophagy and prostate cancer: association with disease aggressiveness and proximity to periprostatic adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Guibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1463,51 +1463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (21), pp.8031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogating the Lactate Dehydrogenase Tetramerization Site Using (Stapled) Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Thabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,386 +1803,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock inhibition promotes NaV1.5 sodium channel-dependent SW620 colon cancer cell invasiveness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between adipose tissue and cancer cells: role for cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70378-3⟩</w:t>
+              <w:t xml:space="preserve">Cancer and Metastasis Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10555-020-09934-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02945554v1</w:t>
+                <w:t xml:space="preserve">hal-03010632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy and mitophagy in cancer metabolic remodelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ferro</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98, pp.129-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.semcdb.2019.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between adipose tissue and cancer cells: role for cancer progression</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rock inhibition promotes NaV1.5 sodium channel-dependent SW620 colon cancer cell invasiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osbaldo Lopez-Charcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer and Metastasis Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10555-020-09934-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70378-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010632v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02945554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of the capacity of mesenchymal stromal cell lines to form spheroids</w:t>
               </w:r>
@@ -2570,51 +2570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic reprogramming in cancer cells, consequences on pH and tumour progression: Integrated therapeutic perspectives with dietary lipids as adjuvant to anticancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,103 +2972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navβ4 : un-suppresseur de métastases et un nouveau biomarqueur des cancers agressifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (6–7), pp.596 - 599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3768,51 +3768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of PPARβ, and DHA treatment, inhibit NaV1.5 and NHE-1 pro-invasive activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramez Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Reshkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 91 (11-12), pp.847 - 860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4767,51 +4767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E053032B"/>
+    <w:nsid w:val="5A10DDDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4998,51 +4998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-brisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7811-1382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1179-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Tessier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toujas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pagano Zottola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Tessier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larroquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guyon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Lubiato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00195-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Folcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Gordienko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Iamshanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bokhobza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osbaldo Lopez-Charcas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-022-02297-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03334390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Dziagwa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guimaraes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13153917" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03334380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Thabault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Koruza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Yildiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03335854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Tayebeh Ahmadpour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulku Yikilmaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domingo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179283" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03335883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Guibon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03335862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mah&#233;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Servais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908205v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Brustenga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Martinez Gache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Jelassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092342" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02945554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Poisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70378-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02908180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2019.05.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10555-020-09934-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02905659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Deynoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sunter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfi Ducrocq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dakik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225485" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03334325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baldini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Falsig Pedersen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Porporato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.01332" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03334321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Milito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Otto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2018.00329" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.03.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panisova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sedlakova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Debreova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.20836" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Khalid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menahil Tariq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjie Hao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16191" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhudit P&#233;rez-Escuredo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dadhich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveera Dhup" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cacace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F van H&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2015.1120930" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Preter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deriemaeker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danhier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cao Pham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-15-0691-T" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ba&#324;ski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sboarina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dethier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danhier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2016.08.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine de Preter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Neveu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Payen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6272" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dewhirst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonveaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PPO.0000000000000098" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907567v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Wannous" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chamouton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Weber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1573-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Saedeleer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Porporato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Copetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P&#233;rez-Escuredo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Payen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.454" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907566v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Driffort" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benoist" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Counillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.123901" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reshkin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gore" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2012.04.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94TBP1B7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02908089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calaghan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.574" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833189v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pinglaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Galvis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/tel-02862877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOUR4038" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-brisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7811-1382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1179-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Tessier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toujas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pagano Zottola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Tessier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larroquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guyon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Lubiato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00195-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Folcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Gordienko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Iamshanova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bokhobza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shapovalov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osbaldo Lopez-Charcas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-022-02297-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03334380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Thabault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Koruza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Yildiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100422" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03334390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bellanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Dziagwa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guimaraes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13153917" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03335854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Tayebeh Ahmadpour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulku Yikilmaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domingo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179283" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03335883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Guibon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bruy&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03335862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mah&#233;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Servais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908205v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Brustenga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Martinez Gache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01955" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Jelassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092342" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10555-020-09934-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02908180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2019.05.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02945554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Poisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70378-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02905659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Deynoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sunter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfi Ducrocq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dakik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225485" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03334325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Avnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Baldini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Falsig Pedersen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Porporato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.01332" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03334321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Milito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Otto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2018.00329" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.03.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panisova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sedlakova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Debreova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.20836" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Khalid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menahil Tariq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjie Hao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16191" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhudit P&#233;rez-Escuredo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dadhich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveera Dhup" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cacace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F van H&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2015.1120930" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Preter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deriemaeker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danhier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cao Pham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-15-0691-T" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ba&#324;ski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sboarina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dethier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danhier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2016.08.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine de Preter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Neveu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Payen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6272" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dewhirst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonveaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PPO.0000000000000098" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907567v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Wannous" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chamouton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Weber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-014-1573-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Saedeleer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Porporato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Copetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P&#233;rez-Escuredo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Payen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.454" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907566v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Driffort" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benoist" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Po&#235;t" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Counillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.123901" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01907565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reshkin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gore" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2012.04.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94TBP1B7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02908089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calaghan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.574" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833189v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pinglaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Galvis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/tel-02862877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOUR4038" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>