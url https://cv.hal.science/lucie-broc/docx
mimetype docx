--- v1 (2026-03-31)
+++ v2 (2026-05-09)
@@ -66,299 +66,299 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of personal pronouns’ comprehension and production in French-speaking children: Toward the ability to embody characters’ perspectives in various pictured speech interactions</w:t>
+                <w:t xml:space="preserve">Comparing the effects of typing and handwriting on spelling performance in school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Xavier</w:t>
+                <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Villières</w:t>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bélichard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324218⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.17985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-03369-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282438v1</w:t>
+                <w:t xml:space="preserve">hal-05083340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the effects of typing and handwriting on spelling performance in school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The acquisition of personal pronouns’ comprehension and production in French-speaking children: Toward the ability to embody characters’ perspectives in various pictured speech interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Villières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Broc</w:t>
+                <w:t xml:space="preserve">Camille Bélichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+                <w:t xml:space="preserve">Chloé Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Bodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.17985. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0324218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-03369-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083340v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Transcription Mode on Word-Level Features of Compositional Quality among French Immersion Elementary Students</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Burchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Hipfner-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (7), pp.234. </w:t>
@@ -478,51 +478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les collectifs. Quand on se donne les moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -586,51 +586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce qu’écrire sur un clavier aide les élèves présentant un Trouble Spécifique d’Apprentissage du Langage Écrit à améliorer leur orthographe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Caillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -677,51 +677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce que les enfants avec un Trouble Développemental du Langage Oral scolarisés en milieu ordinaire choisissent d’écrire des mots fréquents et consistants pour éviter les fautes d’orthographe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Négro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -922,304 +922,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling Errors in French Elementary School Students: A Linguistic Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Predictors of procrastination in first-year university students: role of achievement goals and learning strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Elizabeth Dockrell</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Larigauderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/2022_JSLHR-21-00507⟩</w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.309-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-022-09743-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775179v1</w:t>
+                <w:t xml:space="preserve">hal-03910445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on the Narrative Skills of Teenagers with Developmental Language Disorder (DLD) and High Functioning Autism (HFA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spelling Errors in French Elementary School Students: A Linguistic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bragard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Olive</w:t>
+                <w:t xml:space="preserve">Chloë Ruth Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Schelstraete</w:t>
+                <w:t xml:space="preserve">Julie Elizabeth Dockrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Research Topic: Socioemotional and Educational Variables in Developmental Language Disorder (DLD), 12 (721283), </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.721283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/2022_JSLHR-21-00507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389604v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the Nature of the Spelling Errors in Developmental Language Disorder: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Joye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,2860 +1273,3072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced deficits observed in children and adolescents with developmental language disorder using proper nonverbalizable span tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focus on the Narrative Skills of Teenagers with Developmental Language Disorder (DLD) and High Functioning Autism (HFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seçkin Arslan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Broc</w:t>
+                <w:t xml:space="preserve">Elise Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bragard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mathy</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Schelstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2019.103522⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Research Topic: Socioemotional and Educational Variables in Developmental Language Disorder (DLD), 12 (721283), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.721283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388824v1</w:t>
+                <w:t xml:space="preserve">hal-03389604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire des narrations permet aux élèves dysphasiques de mobiliser leurs connaissances syntaxiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reduced deficits observed in children and adolescents with developmental language disorder using proper nonverbalizable span tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seçkin Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207810003⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96, pp.103522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2019.103522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929793v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower verbalizability of visual stimuli modulates differences in estimates of working memory capacity between children with and without developmental language disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ecrire des narrations permet aux élèves dysphasiques de mobiliser leurs connaissances syntaxiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mathy</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Palasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2396941520945519⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207810003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929714v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling Performance in Children with Developmental Language Disorder: A Meta-Analysis across European Languages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lower verbalizability of visual stimuli modulates differences in estimates of working memory capacity between children with and without developmental language disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seçkin Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Dockrell</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10888438.2018.1491584⟩</w:t>
+              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.239694152094551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2396941520945519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950063v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les compétences syntaxiques des enfants et des adolescents dysphasiques à l’oral : Quand et pourquoi utiliser la narration ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spelling Performance in Children with Developmental Language Disorder: A Meta-Analysis across European Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josie Bernicot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dockrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20162710002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (2), pp.129-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10888438.2018.1491584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950216v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The management of cohesion in written narratives in students with specific language impairment: Differences between childhood and adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monik Favart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, pp.318-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ridd.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling assessment in young students with SLI through a communicative narrative situation: Variations with the type of spelling, lexical versus morphological</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluer les compétences syntaxiques des enfants et des adolescents dysphasiques à l’oral : Quand et pourquoi utiliser la narration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2014.09.004⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Actes du Congrès Mondial de Linguistique Française - CMLF 2016, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162710002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01950087v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spelling assessment in young students with SLI through a communicative narrative situation: Variations with the type of spelling, lexical versus morphological</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (6), pp.307-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2014.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lexical spelling in children and adolescents with specific language impairment: Variations with the writing situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monik Favart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (10), pp.3253-3266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ridd.2013.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-orthographies comparison of spelling strategies in the primary years in French and English</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Améliorer les compétences pragmatiques de jeunes avec un trouble du spectre de l’autisme sans déficience intellectuelle dans le cadre d’une prise en charge de groupe : une étude de cas multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloë Ruth Marshall</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Brassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée de lancement du projet Pise CNRS AUTISME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des sciences juridique et philosophique de la Sorbonne. Panthéon-Sorbonne. Paris 1, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533647v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage typique et atypique de l’enfant et de l’adolescent : processus cognitifs et motivationnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A cross-orthographies comparison of spelling strategies in the primary years in French and English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Mazerolle</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Elizabeth Dockrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Ruth Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Neurosciences, Psychiatrie, Neurologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Child Language Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533655v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’aire du tout numérique est-ce qu’écrire sur un ordinateur est une baguette magique pour la maitrise de l’orthographe chez nos élèves ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Apprentissage typique et atypique de l’enfant et de l’adolescent : processus cognitifs et motivationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traces et écritures à et pour l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Maxéville, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Neurosciences, Psychiatrie, Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868326v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter contre les inégalités dans les REP+ : l’exemple de l’orthographe dans les classes inter-degrés au cycle 3 (du CM1 à la 6ème)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">À l’aire du tout numérique est-ce qu’écrire sur un ordinateur est une baguette magique pour la maitrise de l’orthographe chez nos élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Meunier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goudeau Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l’ADRIPS. Inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Traces et écritures à et pour l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Maxéville, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533665v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances orthographiques d’élèves scolarisés en REP+ qui bénéficient d'un programme pédagogique innovant, les classes Inter-degrés : variation en fonction de la nature des erreurs orthographiques considérées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lutter contre les inégalités dans les REP+ : l’exemple de l’orthographe dans les classes inter-degrés au cycle 3 (du CM1 à la 6ème)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition du colloque RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l’ADRIPS. Inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533658v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la recherche collaborative développée dans le cadre du LéA REP+ Maurice Jaubert Nice Ariane a permis de formaliser et renforce le projet initial des Classes Inter-Degrés au cycle 3 : Une histoire à quatre voix.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Performances orthographiques d’élèves scolarisés en REP+ qui bénéficient d'un programme pédagogique innovant, les classes Inter-degrés : variation en fonction de la nature des erreurs orthographiques considérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Rencontre internationale des Lieux d’éducation Associés, Institut de Formation en Education, Ecole Normale Supérieure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lieux d’éducation Associés, Institut de Formation en Education, Ecole Normale Supérieure, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">14ème édition du colloque RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617176v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du travail collectif développé au sein de Classes Inter-Degrés sur les performances en lecture et en écriture d’élèves scolarisés en Réseau d’Éducation Prioritaire Renforcé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comment la recherche collaborative développée dans le cadre du LéA REP+ Maurice Jaubert Nice Ariane a permis de formaliser et renforce le projet initial des Classes Inter-Degrés au cycle 3 : Une histoire à quatre voix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (FED4238) / AMPIRIC, Marseille, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">12ème Rencontre internationale des Lieux d’éducation Associés, Institut de Formation en Education, Ecole Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lieux d’éducation Associés, Institut de Formation en Education, Ecole Normale Supérieure, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324317v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences du langage face aux inégalités</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact du travail collectif développé au sein de Classes Inter-Degrés sur les performances en lecture et en écriture d’élèves scolarisés en Réseau d’Éducation Prioritaire Renforcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Cassell</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude organisée par RTP Éducation CNRS, en visio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (FED4238) / AMPIRIC, Marseille, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879485v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances orthographiques des élèves des Classes Inter-Degrés (CM1-CM2-6ème) du Réseau d’Éducation Prioritaire Renforcé de Nice Ariane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Rencontre internationale des Lieux d’éducation Associés,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Formation en Education, Ecole Normale Supérieure, Lyon (France), May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic Language in Autism Spectrum Disorder: Difficulties of interaction in school</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les sciences du langage face aux inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cassell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word congress of the International Association for the Scientific Studies of Intellectual and Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d'étude organisée par RTP Éducation CNRS, en visio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099996v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic Language in Autism Spectrum Disorder: Difficulties of interaction in school.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pragmatic Language in Autism Spectrum Disorder: Difficulties of interaction in school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Word congress of the International Association for the Scientific Studies of Intellectual and Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453242v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory impairments extend to non-verbal domains in post-stroke aphasia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pragmatic Language in Autism Spectrum Disorder: Difficulties of interaction in school.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Aphasia 57th Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Word congress of the International Association for the Scientific Studies of Intellectual and Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357910v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la mémoire de travail verbale et des troubles linguistiques sur les compétences narratives : Une comparaison inter-syndromique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Working memory impairments extend to non-verbal domains in post-stroke aphasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seçkin Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semra Selvi Balo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İlknur Maviş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème Congrès National de la Société Française de Psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academy of Aphasia 57th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Macau, Macau SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/conf.fnhum.2019.01.00065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054842v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oral language in written text production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact de la mémoire de travail verbale et des troubles linguistiques sur les compétences narratives : Une comparaison inter-syndromique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Dockrell</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hancisse Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bragard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference of the EARLI Special Interest Group on Writing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">58ème Congrès National de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054851v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When writing is helpful: Variations of performance of children and adolescents with specific language impairment in oral and written narratives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The role of oral language in written text production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Arfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Olive</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dockrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference of the EARLI Special Interest Group on Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054843v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatique et narration d’un évènement personnel chez les enfants et adolescents dysphasiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When writing is helpful: Variations of performance of children and adolescents with specific language impairment in oral and written narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josie Bernicot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - GDR ADYLOC (CNRS 3195). Narration et interaction : Des voies pour promouvoir et évaluer le développement du langage, de la littératie et de la cognition sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Conference of the EARLI Special Interest Group on Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054846v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatics and education: The usefulness of narratives for determining students’ linguistic skills</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pragmatique et narration d’un évènement personnel chez les enfants et adolescents dysphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14thconference of International Pragmatics Association.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque international - GDR ADYLOC (CNRS 3195). Narration et interaction : Des voies pour promouvoir et évaluer le développement du langage, de la littératie et de la cognition sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054844v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narration écrite chez les élèves dysphasiques: Une évaluation de l’orthographe lexicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pragmatics and education: The usefulness of narratives for determining students’ linguistic skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès International de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">14thconference of International Pragmatics Association.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054847v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Narration écrite chez les élèves dysphasiques: Une évaluation de l’orthographe lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monik Favart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème Congrès International de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Narrations écrites et orthographe chez les enfants et adolescents dysphasiques : Pourquoi les erreurs morphologiques augmentent-elles avec l’âge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monik Favart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française (CMLF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1395-1405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20140801167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4149,320 +4348,432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spelling with DLD: A cross-linguistic analysis of the spelling errors produced by French and English students at the end of primary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Joye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dockrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Conference of SSR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De 6 à 12 ans. La scolarisation primaire et l’inclusion en classe régulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Schelstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Desmarais, Christelle Maillart, Marie-Anne Schelstraete. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le trouble développemental du langage. Intervenir de la petite enfance à l'âge adulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse Universitaire de Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-254, 2026, 978-2-7605-6349-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spoken and written narratives from French- and English-speaking children with Language Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Polse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Uze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maya Hickmann; Edy Veneziano; Harriet Jisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources of Variation in First Language Acquisition : Languages, contexts, and learners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, John Benjamins publishing compagny, 2018, Trends in Language Acquisition Research, 978-90-272-4412-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.22.20rei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4472,100 +4783,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage oral et écrit des enfants et adolescents dysphasiques : Ce que nous apprennent les situations de narrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Poitiers, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02054838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4575,125 +4886,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la nature des erreurs d’orthographes produites par les enfants présentant un Trouble Spécifique du Langage Oral (TDLO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Carnot Cognition 2022 Year Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4840,51 +5151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villi&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;lichard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ch&#234;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324218" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03369-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn White" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burchell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Hipfner-Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9070234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gacem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fablet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/epzt0p92" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Ruth Marshall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Elizabeth Dockrell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00507" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brassart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bragard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schelstraete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.721283" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dockrell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_LSHSS-20-00086" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#231;kin Arslan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2019.103522" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Palasis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520945519" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2018.1491584" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernicot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olive" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80PVQJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.06.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78S981M3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazerolle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudeau Sebastien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533658v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cassell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semra Selvi Balo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lknur Mavi&#351;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2019.01.00065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hancisse Sophie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Arfe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801167" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Marshall" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Brunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Polse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Uze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.20rei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02054838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03369-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Villi&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;lichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ch&#234;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bodeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324218" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn White" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burchell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Hipfner-Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9070234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gacem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fablet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/epzt0p92" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-022-09743-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Ruth Marshall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Elizabeth Dockrell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2022_JSLHR-21-00507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dockrell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_LSHSS-20-00086" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brassart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bragard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schelstraete" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.721283" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#231;kin Arslan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2019.103522" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Palasis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520945519" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2018.1491584" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olive" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80PVQJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950090v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.06.025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78S981M3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Brassart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazerolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudeau Sebastien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cassell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semra Selvi Balo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lknur Mavi&#351;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnhum.2019.01.00065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hancisse Sophie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Arfe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Marshall" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600309v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/trouble-developpemental-langage-5098.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Polse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Uze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.20rei" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02054838v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>