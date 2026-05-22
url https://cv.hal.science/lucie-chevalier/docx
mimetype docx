--- v0 (2026-03-20)
+++ v1 (2026-05-22)
@@ -685,260 +685,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05372953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l’autonomisation des salariées du Care : quelle(s) réception(s) du développement personnel à l’occasion de formations professionnelles continues ?</w:t>
+                <w:t xml:space="preserve">Pluralité et déclinaisons des emplois de « sociologues » : enjeux des pratiques et des usages de la sociologie dans d’autres champs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement et inégalités. 11ème congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque « La sociologie hors de ses murs : circulations, pratiques et appropriations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO, Nov 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05153260v1</w:t>
+                <w:t xml:space="preserve">halshs-05364628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer le management dans le secteur de l’aide à domicile : réception d’une approche « humanisante » à travers la formation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolutions et défis du travail dans l'aide à domicile. Approches croisées et pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de recherche TRADOM, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05111016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralité et déclinaisons des emplois de « sociologues » : enjeux des pratiques et des usages de la sociologie dans d’autres champs professionnels</w:t>
+                <w:t xml:space="preserve">Accompagner l’autonomisation des salariées du Care : quelle(s) réception(s) du développement personnel à l’occasion de formations professionnelles continues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La sociologie hors de ses murs : circulations, pratiques et appropriations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRESCO, Nov 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Environnement et inégalités. 11ème congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05364628v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05153260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer les organisations du travail : crise d’attractivité et entrepreneurs de normes dans l’aide à domicile</w:t>
               </w:r>
@@ -1194,165 +1194,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04595405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformer l'encadrement de proximité par le management : une réponse à la crise du secteur de l'aide à la personne ?</w:t>
+                <w:t xml:space="preserve">Coachs et coaching au sein des transformations du secteur de l'aide à domicile. Discussion autour de l'ouvrage de Scarlett Salman, Aux bons soins du capitalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections, circulations. 10ème congrès de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GRESCO Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO, Jun 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04157019v1</w:t>
+                <w:t xml:space="preserve">halshs-04157053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coachs et coaching au sein des transformations du secteur de l'aide à domicile. Discussion autour de l'ouvrage de Scarlett Salman, Aux bons soins du capitalisme</w:t>
+                <w:t xml:space="preserve">Réformer l'encadrement de proximité par le management : une réponse à la crise du secteur de l'aide à la personne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GRESCO Limoges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRESCO, Jun 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">Intersections, circulations. 10ème congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04157053v1</w:t>
+                <w:t xml:space="preserve">halshs-04157019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles innovations au service du Grand Âge dans un contexte d’industrialisation du travail ? Fantasmes et réalités de l’innovation sociale dans les SAAD et les EHPAD</w:t>
               </w:r>
@@ -1786,51 +1786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B18903F"/>
+    <w:nsid w:val="ADEB3726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2017,51 +2017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-chevalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9339-674X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915821v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/133vh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jcp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0173" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.4244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Villemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bastide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-chevalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9339-674X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915821v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/133vh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jcp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0173" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.4244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Villemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Paris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bastide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>