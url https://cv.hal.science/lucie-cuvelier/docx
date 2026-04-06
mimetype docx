--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,273 +100,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de Jumeaux d’Enseignement Numériques Immersifs et Interactifs</w:t>
+                <w:t xml:space="preserve">Des Jumeaux Numériques d'Enseignement : entre instrument et finalité de l'acte éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">médiations &amp; médiatisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, https://www.pratiquesdeformation.fr/1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812356v1</w:t>
+                <w:t xml:space="preserve">hal-05450350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Jumeaux Numériques d'Enseignement : entre instrument et finalité de l'acte éducatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de Jumeaux d’Enseignement Numériques Immersifs et Interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71, https://www.pratiquesdeformation.fr/1008</w:t>
+              <w:t xml:space="preserve">médiations &amp; médiatisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450350v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de jumeaux d’enseignement numériques immersifs et interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -439,51 +439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -547,51 +547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité, complexité, imprévisibilité : apports et perspectives des travaux de Leplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -645,351 +645,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive activity and expansion of the object: cross-fertilization between activity theories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apprendre à perdre du temps : l’exemple d’espaces de discussion sur l’activité de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gasté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piérelle Boursaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Flessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mind, Culture, and Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10749039.2023.2211804⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (141), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302896v1</w:t>
+                <w:t xml:space="preserve">hal-04000815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujets capables et environnements capacitants: des cadres pour penser les situations d'apprentissage pour et dans le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormation. Recherches en éducation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (25), https://transformations.univ-lille.fr/index.php/TF/issue/view/87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à perdre du temps : l’exemple d’espaces de discussion sur l’activité de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Constructive activity and expansion of the object: cross-fertilization between activity theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (141), pp.10-13. </w:t>
+              <w:t xml:space="preserve">Mind, Culture, and Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.24-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10749039.2023.2211804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000815v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglé-géré : éviter de jeter l’activité avec l’eau du bain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribunes de la sécurité industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1008,334 +1008,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sécurité des patients à la résilience des systèmes de soins: un état de l’art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Qu’apprenons-nous du travail à travers la formation: étude exploratoire sur une situation de communication difficile en pédiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles A Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (18), https://transformations.univ-lille.fr/index.php/TF/article/view/231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957835v1</w:t>
+                <w:t xml:space="preserve">hal-04065321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normative safety and/or adaptative safety : how resilience engineering revisits activity ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vol. 82 (1), pp.41-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.821.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’apprenons-nous du travail à travers la formation: étude exploratoire sur une situation de communication difficile en pédiatrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la sécurité des patients à la résilience des systèmes de soins: un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles A Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.817-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1413-81232018243.05062017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065321v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking risks to improve safety? Workplace learning in anesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Workplace Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (8), pp.537-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1369,51 +1369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Never the first time on a patient”: the stakes of high-fidelity simulation for safety training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development and Learning in Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (5), pp.23-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1460,51 +1460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention, conception et transformations : Comment construire une prévention durable des TMS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ciccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1558,2487 +1558,2487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New vistas on causal-tree methods: from root cause analysis (RCA) to constructive cause analysis (CCA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Développement des collectifs de travail et développement de la sécurité : une étude sur les décisions à risque en anesthésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Morel</w:t>
+                <w:t xml:space="preserve">J.C. Granry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
+                <w:t xml:space="preserve">G. Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.13-30. </w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.255-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10111-017-0404-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837985v1</w:t>
+                <w:t xml:space="preserve">hal-03838651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des collectifs de travail et développement de la sécurité : une étude sur les décisions à risque en anesthésie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New vistas on causal-tree methods: from root cause analysis (RCA) to constructive cause analysis (CCA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Granry</w:t>
+                <w:t xml:space="preserve">Gael Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Orliaguet</w:t>
+                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (3), pp.255-272. </w:t>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.13-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10111-017-0404-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838651v1</w:t>
+                <w:t xml:space="preserve">hal-03837985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration d’un Jumeau Numérique et définition collaborative de ses usages dans le cadre d’une pédagogie active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur. QPES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration d'un jumeau numérique et définition collaborative de ses usages dans le cadre d'une pédagogie active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur (QPES) : écosystèmes de formation, quelle(s) transformation(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de bretagne occidentale (UBO); Ecole Navale de Brest; ENSTA Bretagne; IMT Atlantique, May 2025, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17091408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps contraints, temps gagnés, temps libérés : une intervention sur la santé et la temporalité du travail en EHPAD au sein du pôle hébergement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Florenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs organisationnels et émotionnels éclairant la sous-utilisation des aides au transfert en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Fabiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57ème Congrès de la SELF, Développer l’écologie du travail : Ressources indispensables aux nouvelles formes de souverainetés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint -Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformer son travail en France et au Brésil dans des interventions formatives : apprentissages expansifs et agentivité dans l’éducation et à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barbosa Betty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bezerra Gemma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ldeberto Muniz de Almeidai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EITA, Aug 2022, João Pessoa, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formative intervention for safety: challenging methods from Cultural Historical Activity Theory (CHAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th international conference of Working on Safety (WOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working with a Key Community Engaged in the Transformation of Work: Historical Analysis and Key Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bationo Tillon Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCAR Southern Europe and West Asia Conference 2025. Towards Equity, Peace and Sustainability in Times of Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Internacional de Catalunya, 2025, Barcelone, Spain. pp. 15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp 128-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simuler pour apprendre à communiquer. Intégrer les dimensions sensibles de l’activité dans les formations par la simulation en médecine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ciccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accéder au réel du travail de maintenance sur hélicoptère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of simulation in the development of communication skills: the case of anesthesia and intensive care training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ciccone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque EARLI SIG 14 « Learning and Professional Development: Interaction, learning and professional development”, University of Geneva, 12th -14th September 2018,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From causality to narration: the search for meaning in accident analyzes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ciccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEA 2018 - 20th congress international ergonomics association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ciccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dijon (FRA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques constructives du travail doctoral dans la coactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Légué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque international de didactique professionnelle, Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situations de travail en didactique professionnelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium « Tenir les enjeux de santé et de performance : visibilité et invisibilité des régulations dans de grandes entreprises françaises »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50e Congrès de la SELF « Articuler performance et santé dans l’évolution des systèmes de production »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibility and invisibility of some forms of weakening at work in two large French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne- Françoise Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des LMS capacitants : une démarche pédagogique et ergonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur. Boule à facettes technopédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.53-68, 2025, 9782385426224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On care and sensitive dimensions of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ciccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decortis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega (Eds.), Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On care and the sensitive experience of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2022, 978-3-030-89566-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-seeking and the Paradox of Variability in Healthcare: Resonance with R.L. Wears’ chapter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Boy and E. Quillerou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk-taking, Prevention and Design: a Cross-Fertilization Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Taylor &amp; Francis, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with Uncertainty. Resilient Decisions in Anaesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erik Hollnagel; Jean Pariès; John Wreathall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience Engineering in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2010, 9781315605692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781317065265-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089460v1</w:t>
-              </w:r>
-[...1748 lines deleted...]
-                <w:t xml:space="preserve">hal-04127024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4056,90 +4056,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational digital twins (EDT) to a sustainable future? Between promises and reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facon Cedric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4164,90 +4164,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la sécurité de maintenance sur hélicoptère, à l'interface du travail des ingénieurs en maintenabilité et des mécaniciens de maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Murie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du CRTD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4304,51 +4304,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinantes do trabalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,51 +4408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie: 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.439-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4646,51 +4646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749039.2023.2211804" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232018243.05062017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Woods" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.821.0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-12-2018-0153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLO-09-2018-131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0404-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Granry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orliaguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.05.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781317065265-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fabiao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Florenty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bationo Tillon Anne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-65-981493-1-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749039.2023.2211804" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Woods" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.821.0041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232018243.05062017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-12-2018-0153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLO-09-2018-131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Granry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orliaguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.05.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0404-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Florenty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fabiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bationo Tillon Anne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781317065265-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-65-981493-1-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>