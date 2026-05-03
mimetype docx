--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,4135 +66,3807 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Jumeaux Numériques d'Enseignement : entre instrument et finalité de l'acte éducatif</w:t>
+                <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de Jumeaux d’Enseignement Numériques Immersifs et Interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71, https://www.pratiquesdeformation.fr/1008</w:t>
+              <w:t xml:space="preserve">médiations &amp; médiatisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450350v1</w:t>
+                <w:t xml:space="preserve">hal-04812356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de Jumeaux d’Enseignement Numériques Immersifs et Interactifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de jumeaux d’enseignement numériques immersifs et interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">médiations &amp; médiatisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.54 -71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi20.439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812356v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de jumeaux d’enseignement numériques immersifs et interactifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52358/mm.vi20.439⟩</w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450429v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sécurité, complexité, imprévisibilité : apports et perspectives des travaux de Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Albert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130lb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672259v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité, complexité, imprévisibilité : apports et perspectives des travaux de Leplat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apprendre à perdre du temps : l’exemple d’espaces de discussion sur l’activité de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Falzon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Gasté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piérelle Boursaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Flessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/130lb⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (141), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928279v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à perdre du temps : l’exemple d’espaces de discussion sur l’activité de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sujets capables et environnements capacitants: des cadres pour penser les situations d'apprentissage pour et dans le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormation. Recherches en éducation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (25), https://transformations.univ-lille.fr/index.php/TF/issue/view/87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000815v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujets capables et environnements capacitants: des cadres pour penser les situations d'apprentissage pour et dans le travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Constructive activity and expansion of the object: cross-fertilization between activity theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormation. Recherches en éducation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mind, Culture, and Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.24-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10749039.2023.2211804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105646v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive activity and expansion of the object: cross-fertilization between activity theories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Réglé-géré : éviter de jeter l’activité avec l’eau du bain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mind, Culture, and Activity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tribunes de la sécurité industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302896v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglé-géré : éviter de jeter l’activité avec l’eau du bain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Qu’apprenons-nous du travail à travers la formation: étude exploratoire sur une situation de communication difficile en pédiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles A Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribunes de la sécurité industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (18), https://transformations.univ-lille.fr/index.php/TF/article/view/231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066852v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’apprenons-nous du travail à travers la formation: étude exploratoire sur une situation de communication difficile en pédiatrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Normative safety and/or adaptative safety : how resilience engineering revisits activity ergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baugnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles A Orliaguet</w:t>
+                <w:t xml:space="preserve">David D. Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 82 (1), pp.41-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.821.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065321v1</w:t>
+                <w:t xml:space="preserve">hal-03957912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative safety and/or adaptative safety : how resilience engineering revisits activity ergonomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De la sécurité des patients à la résilience des systèmes de soins: un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David D. Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.821.0041⟩</w:t>
+              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.817-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1413-81232018243.05062017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957912v1</w:t>
+                <w:t xml:space="preserve">hal-03957835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sécurité des patients à la résilience des systèmes de soins: un état de l’art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Taking risks to improve safety? Workplace learning in anesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1413-81232018243.05062017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Workplace Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (8), pp.537-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JWL-12-2018-0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957835v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking risks to improve safety? Workplace learning in anesthesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">“Never the first time on a patient”: the stakes of high-fidelity simulation for safety training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Workplace Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JWL-12-2018-0153⟩</w:t>
+              <w:t xml:space="preserve">Development and Learning in Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (5), pp.23-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/DLO-09-2018-131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957939v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Never the first time on a patient”: the stakes of high-fidelity simulation for safety training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intervention, conception et transformations : Comment construire une prévention durable des TMS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ciccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development and Learning in Organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/DLO-09-2018-131⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.3450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957481v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention, conception et transformations : Comment construire une prévention durable des TMS ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Développement des collectifs de travail et développement de la sécurité : une étude sur les décisions à risque en anesthésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Decortis</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
+                <w:t xml:space="preserve">J.C. Granry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.3450⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.255-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957467v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des collectifs de travail et développement de la sécurité : une étude sur les décisions à risque en anesthésie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New vistas on causal-tree methods: from root cause analysis (RCA) to constructive cause analysis (CCA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Orliaguet</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (3), pp.255-272. </w:t>
+                <w:t xml:space="preserve">Gael Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (1), pp.13-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10111-017-0404-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837985v1</w:t>
-              </w:r>
-[...1748 lines deleted...]
-                <w:t xml:space="preserve">hal-04127024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des LMS capacitants : une démarche pédagogique et ergonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur. Boule à facettes technopédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.53-68, 2025, 9782385426224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On care and sensitive dimensions of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ciccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decortis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega (Eds.), Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On care and the sensitive experience of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2022, 978-3-030-89566-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-seeking and the Paradox of Variability in Healthcare: Resonance with R.L. Wears’ chapter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Boy and E. Quillerou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk-taking, Prevention and Design: a Cross-Fertilization Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Taylor &amp; Francis, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with Uncertainty. Resilient Decisions in Anaesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erik Hollnagel; Jean Pariès; John Wreathall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience Engineering in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2010, 9781315605692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781317065265-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration d'un jumeau numérique et définition collaborative de ses usages dans le cadre d'une pédagogie active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur (QPES) : écosystèmes de formation, quelle(s) transformation(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de bretagne occidentale (UBO); Ecole Navale de Brest; ENSTA Bretagne; IMT Atlantique, May 2025, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17091408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps contraints, temps gagnés, temps libérés : une intervention sur la santé et la temporalité du travail en EHPAD au sein du pôle hébergement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Florenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs organisationnels et émotionnels éclairant la sous-utilisation des aides au transfert en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Fabiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57ème Congrès de la SELF, Développer l’écologie du travail : Ressources indispensables aux nouvelles formes de souverainetés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint -Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformer son travail en France et au Brésil dans des interventions formatives : apprentissages expansifs et agentivité dans l’éducation et à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barbosa Betty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bezerra Gemma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ldeberto Muniz de Almeidai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EITA, Aug 2022, João Pessoa, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formative intervention for safety: challenging methods from Cultural Historical Activity Theory (CHAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th international conference of Working on Safety (WOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp 128-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simuler pour apprendre à communiquer. Intégrer les dimensions sensibles de l’activité dans les formations par la simulation en médecine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ciccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accéder au réel du travail de maintenance sur hélicoptère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of simulation in the development of communication skills: the case of anesthesia and intensive care training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ciccone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque EARLI SIG 14 « Learning and Professional Development: Interaction, learning and professional development”, University of Geneva, 12th -14th September 2018,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From causality to narration: the search for meaning in accident analyzes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ciccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEA 2018 - 20th congress international ergonomics association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ciccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dijon (FRA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques constructives du travail doctoral dans la coactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Légué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque international de didactique professionnelle, Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situations de travail en didactique professionnelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium « Tenir les enjeux de santé et de performance : visibilité et invisibilité des régulations dans de grandes entreprises françaises »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50e Congrès de la SELF « Articuler performance et santé dans l’évolution des systèmes de production »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibility and invisibility of some forms of weakening at work in two large French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational digital twins (EDT) to a sustainable future? Between promises and reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facon Cedric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la sécurité de maintenance sur hélicoptère, à l'interface du travail des ingénieurs en maintenabilité et des mécaniciens de maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Murie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4203,84 +3875,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du CRTD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4290,216 +3962,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinantes do trabalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Forrierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dicionário de Ergonomia e Fatores Humanos: o contexto brasileiro em 110 verbetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.77-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4322/978-65-981493-1-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie: 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.439-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4646,51 +4318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749039.2023.2211804" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Woods" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.821.0041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232018243.05062017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-12-2018-0153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLO-09-2018-131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Granry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orliaguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.05.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0404-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Florenty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fabiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bationo Tillon Anne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781317065265-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-65-981493-1-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749039.2023.2211804" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Woods" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.821.0041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232018243.05062017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-12-2018-0153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLO-09-2018-131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Granry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orliaguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.05.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0404-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781317065265-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Florenty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fabiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-65-981493-1-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>