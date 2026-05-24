--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,2121 +66,2121 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir des LMS capacitants : une démarche pédagogique et ergonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur. Boule à facettes technopédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.53-68, 2025, 9782385426224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On care and sensitive dimensions of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ciccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Decortis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega (Eds.), Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On care and the sensitive experience of caregiver activity in simulation situations: a possible model for encounters between health practitioners and their patients to enhance communication training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel, &amp; R. Becerril Ortega. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simulation Training through the lens of Experience and Activity Analysis - Design improvements for healthcare, victim rescue and population protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2022, 978-3-030-89566-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk-seeking and the Paradox of Variability in Healthcare: Resonance with R.L. Wears’ chapter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Boy and E. Quillerou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk-taking, Prevention and Design: a Cross-Fertilization Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Taylor &amp; Francis, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coping with Uncertainty. Resilient Decisions in Anaesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erik Hollnagel; Jean Pariès; John Wreathall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resilience Engineering in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, 2010, 9781315605692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781317065265-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de Jumeaux d’Enseignement Numériques Immersifs et Interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">médiations &amp; médiatisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie pédagogique et technologies émergentes : défis et leviers d’action identifiés dans la conception de jumeaux d’enseignement numériques immersifs et interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20, pp.54 -71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52358/mm.vi20.439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité, complexité, imprévisibilité : apports et perspectives des travaux de Leplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/130lb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à perdre du temps : l’exemple d’espaces de discussion sur l’activité de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Constructive activity and expansion of the object: cross-fertilization between activity theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.01.003⟩</w:t>
+              <w:t xml:space="preserve">Mind, Culture, and Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.24-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10749039.2023.2211804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000815v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujets capables et environnements capacitants: des cadres pour penser les situations d'apprentissage pour et dans le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormation. Recherches en éducation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (25), https://transformations.univ-lille.fr/index.php/TF/issue/view/87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive activity and expansion of the object: cross-fertilization between activity theories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apprendre à perdre du temps : l’exemple d’espaces de discussion sur l’activité de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gasté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piérelle Boursaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Flessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mind, Culture, and Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10749039.2023.2211804⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (141), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302896v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglé-géré : éviter de jeter l’activité avec l’eau du bain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribunes de la sécurité industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’apprenons-nous du travail à travers la formation: étude exploratoire sur une situation de communication difficile en pédiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles A Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (18), https://transformations.univ-lille.fr/index.php/TF/article/view/231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normative safety and/or adaptative safety : how resilience engineering revisits activity ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vol. 82 (1), pp.41-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.821.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sécurité des patients à la résilience des systèmes de soins: un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (3), pp.817-826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1413-81232018243.05062017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking risks to improve safety? Workplace learning in anesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Workplace Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (8), pp.537-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JWL-12-2018-0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Never the first time on a patient”: the stakes of high-fidelity simulation for safety training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development and Learning in Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (5), pp.23-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/DLO-09-2018-131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention, conception et transformations : Comment construire une prévention durable des TMS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ciccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.3450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des collectifs de travail et développement de la sécurité : une étude sur les décisions à risque en anesthésie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New vistas on causal-tree methods: from root cause analysis (RCA) to constructive cause analysis (CCA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Orliaguet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.05.004⟩</w:t>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10111-017-0404-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838651v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New vistas on causal-tree methods: from root cause analysis (RCA) to constructive cause analysis (CCA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Développement des collectifs de travail et développement de la sécurité : une étude sur les décisions à risque en anesthésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Granry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10111-017-0404-8⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.255-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...268 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...221 lines deleted...]
-                <w:t xml:space="preserve">hal-04089460v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2198,77 +2198,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'un jumeau numérique et définition collaborative de ses usages dans le cadre d'une pédagogie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur (QPES) : écosystèmes de formation, quelle(s) transformation(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de bretagne occidentale (UBO); Ecole Navale de Brest; ENSTA Bretagne; IMT Atlantique, May 2025, Brest, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2296,217 +2296,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps contraints, temps gagnés, temps libérés : une intervention sur la santé et la temporalité du travail en EHPAD au sein du pôle hébergement.</w:t>
+                <w:t xml:space="preserve">Les facteurs organisationnels et émotionnels éclairant la sous-utilisation des aides au transfert en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Florenty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elina Fabiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SELF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès de la SELF, Développer l’écologie du travail : Ressources indispensables aux nouvelles formes de souverainetés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint -Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126920v1</w:t>
+                <w:t xml:space="preserve">hal-04126957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs organisationnels et émotionnels éclairant la sous-utilisation des aides au transfert en EHPAD</w:t>
+                <w:t xml:space="preserve">Temps contraints, temps gagnés, temps libérés : une intervention sur la santé et la temporalité du travail en EHPAD au sein du pôle hébergement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Fabiao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Axel Florenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès de la SELF, Développer l’écologie du travail : Ressources indispensables aux nouvelles formes de souverainetés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint -Denis de La Réunion, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SELF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126957v1</w:t>
+                <w:t xml:space="preserve">hal-04126920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer son travail en France et au Brésil dans des interventions formatives : apprentissages expansifs et agentivité dans l’éducation et à l’hôpital</w:t>
               </w:r>
@@ -2531,51 +2531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barbosa Betty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bezerra Gemma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ldeberto Muniz de Almeidai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2617,77 +2617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formative intervention for safety: challenging methods from Cultural Historical Activity Theory (CHAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,51 +2768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Murie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,90 +2876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler pour apprendre à communiquer. Intégrer les dimensions sensibles de l’activité dans les formations par la simulation en médecine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ciccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decortis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3010,51 +3010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Murie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,77 +3109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of simulation in the development of communication skills: the case of anesthesia and intensive care training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ciccone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque EARLI SIG 14 « Learning and Professional Development: Interaction, learning and professional development”, University of Geneva, 12th -14th September 2018,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3204,77 +3204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From causality to narration: the search for meaning in accident analyzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ciccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decortis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA 2018 - 20th congress international ergonomics association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3299,77 +3299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit et Sécurité - Vers un développement du pouvoir d'agir en sécurité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ciccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Decortis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence de Psychologie Ergonomique (EPIQUE) 2017,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dijon (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Légué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gouédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque international de didactique professionnelle, Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situations de travail en didactique professionnelle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3502,51 +3502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium « Tenir les enjeux de santé et de performance : visibilité et invisibilité des régulations dans de grandes entreprises françaises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Congrès de la SELF « Articuler performance et santé dans l’évolution des systèmes de production »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3610,51 +3610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3728,90 +3728,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational digital twins (EDT) to a sustainable future? Between promises and reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facon Cedric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3875,51 +3875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du CRTD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3976,64 +3976,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinantes do trabalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Forrierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4080,51 +4080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie: 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.439-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4318,51 +4318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749039.2023.2211804" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Woods" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.821.0041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232018243.05062017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-12-2018-0153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLO-09-2018-131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Granry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orliaguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.05.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0404-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781317065265-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Florenty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fabiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-65-981493-1-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ciccone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baugnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781317065265-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130lb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749039.2023.2211804" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Orliaguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Woods" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.821.0041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232018243.05062017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-12-2018-0153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLO-09-2018-131" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0404-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Granry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orliaguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fabiao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Florenty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/978-65-981493-1-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>