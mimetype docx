--- v0 (2026-03-30)
+++ v1 (2026-05-02)
@@ -66,758 +66,758 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between symptom profiles and memory in Post-Traumatic Stress Disorder</w:t>
+                <w:t xml:space="preserve">Quatre-vingts ans après : évolution et nature des symptômes post-traumatiques chez des civils exposés à la Bataille de Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie da Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amaury Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Orianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dayan</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209 (5), pp.731-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2025.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche narrative du traumatisme : récits du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie da Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Quibeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fraisse</w:t>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Peschanski</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05371598v1</w:t>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 359, pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14xxr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les altérations de la mémoire dans le trouble de stress post-traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie da Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Charretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 217 (1-2), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2023018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2015 - Récits et fictions du terrorisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+                <w:t xml:space="preserve">Relationships between symptom profiles and memory in Post-Traumatic Stress Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie da Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05329405v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre-vingts ans après : évolution et nature des symptômes post-traumatiques chez des civils exposés à la Bataille de Normandie</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">2015 - Récits et fictions du terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...57 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Berset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 359, pp.149-162. </w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 217 (1-2), pp.55-64. </w:t>
+              <w:t xml:space="preserve">, 359, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jbio/2023018⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04154194v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14xxx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -829,277 +829,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced and Altered Emotional Memory Priorization : Effects of Hypervigilance and Dissociative Symptoms</w:t>
+                <w:t xml:space="preserve">The dual impairment of daily emotional information processing in memory in relation to dissociative or hypervigilant symptom profiles in Post-Traumatic Stress Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie da Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Neuropsychology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">The Normandy Landings Revisited: 80 Years of Traumatic Stress Studies, and Counting…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333949v1</w:t>
+                <w:t xml:space="preserve">hal-05333934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual impairment of daily emotional information processing in memory in relation to dissociative or hypervigilant symptom profiles in Post-Traumatic Stress Disorder</w:t>
+                <w:t xml:space="preserve">Enhanced and Altered Emotional Memory Priorization : Effects of Hypervigilance and Dissociative Symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie da Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Normandy Landings Revisited: 80 Years of Traumatic Stress Studies, and Counting…</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Global Neuropsychology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333934v1</w:t>
+                <w:t xml:space="preserve">hal-05333949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact d'événements négatifs historiques vécus pendant l'enfance sur le passé et le présent de personnes âgées : les derniers témoins civils de la Bataille de Normandie</w:t>
               </w:r>
@@ -1111,77 +1111,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie da Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Orianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Allé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de printemps de la SNLF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montréal, Canada</w:t>
@@ -1202,51 +1202,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1255,280 +1255,157 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual impairment of emotional information processing in memory in relation to dissociative or hypervigilant profiles in Post-Traumatic Stress Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie da Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2197737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532682v1</w:t>
-[...124 lines deleted...]
-                <w:t xml:space="preserve">hal-04532661v1</w:t>
+                <w:t xml:space="preserve">hal-04532242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1537,135 +1414,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual impairment of emotional information processing in memory in relation to dissociative or hypervigilant profiles in Post-Traumatic Stress Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie da Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Biennal Conference of the European Society for a Traumatic Stress Studies: "Trauma and resilience through the ages: A life course perspective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Belfast, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles de Stress post-traumatic et Traitement d’informations sociales à Valence Émotionnelle ou Neutre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie da Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’hiver de la Société de Neuropsychologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2197737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04532242v1</w:t>
+                <w:t xml:space="preserve">hal-04532661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1820,51 +1820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie da Costa Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Quinette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mengin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.03.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Charretier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2023018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa All&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2197737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie da Costa Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mengin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Quinette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.03.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Charretier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2023018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fraisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corbin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Orianne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa All&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2197737" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>