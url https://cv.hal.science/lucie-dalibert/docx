--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Dalibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en Épistémologie, histoire des sciences et techniques (section 72 du CNU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire S2HEP (UR 4148) | Faculté de médecine Lyon Est | Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : Technologies | Corps | Santé | Normes | Expériences | Pratiques | Savoirs | Genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche en cours (2014-2029) : Living and Ageing with Chronic Conditions and Technological Devices: Meanings, Practices and Recompositions of Autonomy Through Time (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivACT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), financé par l’Agence Nationale de la Recherche (ANR) au titre du programme prioritaire de recherche (PPR) « Autonomie : vieillissement et situations de handicap » du programme France 2030 (ANR-23-PAVH-0003).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du collectif de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | Éditrice (Associate editor) du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Human-Technology Relations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (rubrique Technology and the body, biotechnology) | Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'éthique de la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biographies d’innovation comme vecteur de développement de la culture technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’ai perdu cinquante centimètres de ma personne ». Mettre en récit la souffrance liée à l’amputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cachez ces corps que l’on ne saurait voir ». La prothèse, une injonction à l’invisibilité corporelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (Corps et techniques: du visible à l'invisible), pp.98-105. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12x5y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with an upper- or lower-limb prosthesis: The material remaking of the body through the prosthesis's presence and absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2038-3460/17607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soin des corps et des vécus des personnes amputées : la prothèse comme technologie de soin singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving to live well with chronic neuropathic pain managed by a neuromodulation technology: A phenomenological exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Maladies chroniques et situations de handicap, 16 (1), pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simple outil de surveillance ? Biographie d'une caméra portée sur le corps par la police aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02616395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Nelly Oudshoorn (2020) Resilient Cyborgs: Living and Dying with Pacemakers and Defibrillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.97562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Strategies for Gender-Sensitive Public Health Practice: A European Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Oertelt-Prigione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Verdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zemp Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Klinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.1255-1261. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jwh.2017.6592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with Spinal Cord Stimulation: Doing Embodiment and Incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (4), pp.635-659. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243915617833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarquables mais non (re-) marqués : Le rôle du genre et de la blanchité dans les représentations des corps technologisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnement du corps vieillissant par les technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corps dans l’espace public. Monstration, dissimulation, mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38549-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving a fit between bodies and prosthesis: Accounting for experiences with limb prostheses at the crossroads between feminist technoscience studies and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections of Feminist Technoscience and Phenomenology: Subjectivity, Embodiment, Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2025, 9781003611325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et de monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Kondratuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monstration, dissimulation, mouvement du corps dans l'espace public </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Franche-Comté, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une prothèse ? Concepts et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782706147562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.628-639, 2016, 9782707190482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronald Leenes, Eleni Kosta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Distances in Technology and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-9058509864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie promise par les prothèses ? Réflexions à la croisée des disability studies et des STS sur ce qui constitue une prothèse « adaptée ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Phiteco. Techniques et handicap : concevoir l’accessibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2026, Compiègne, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injunctions, experiences, reappropriations: an exploration of the practices and trajectories of ‘refusal’ of prosthetic limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No &amp; .. A Forum on Technological Refusal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie dans le vécu chronique accompagné de technologies ? Une exploration des « petits arrangements qui comptent » dans le vécu de la dialyse à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire de philosophie à l’Hôpital. Journée anniversaire des 10 ans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What autonomy is possible in chronic living with technology? An exploration of ‘the little arrangements that matter’ in the experience of home dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collegium de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Advanced Studies, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses, entre usages et non-usages, appropriation et (ré-) ajustements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national APPROCHE et FIRAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying one’s prosthetic leg or arm, escaping ableism: insights from ethnographic fieldwork in amputees’ daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability Technology and Change Adjusting, hacking, and repairing as practices of inventing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec et sans prothèses dans la multiplicité des environnements de vie : Adaptations, transmobilités, créativités des personnes amputées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations des pratiques et nouvelles représentations du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden worlds of prosthetic embodiment: Acquiring techniques of the body with and without the prosthesis, adapting one’s living environment and doing transmobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Hidden Worlds: History of Disability Things and Material Culture (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2024 de l’IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : retours et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a good fit between bodies and prostheses ? The hidden worlds of prosthetic embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Hidden Worlds: History of Disability Things and Material Culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses de membre: entre technologie de genre et technologie “validante”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Validisme et masculinité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent bodies and technologies? Accounting for experiences with limb prostheses at the crossroads between (feminist) STS and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Subjectivity, Normativity, Materiality – At the Intersection of Phenomenology and Feminist Technoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating together: Care and art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education (AMEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does it Take for Prostheses to be Technologies of Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do amputation and limb prosthesis reconfigure bodies and experiences ? Insights from an ethnography of amputees’ rehabilitation and daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriating a prosthetic device: insights from a collaborative research project between (non-)users, healthcare professionals and researchers about prosthesis abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures Ahead - Translations and collaborations between medicine, social science and the humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying and appropriating implants and prostheses: Philosophical, anthropological and sociological explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Philosophy of Technology (SPT) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps par la technique ? Des discours aux vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "À corps parfait ? Corps réparé, remanié, augmenté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Belleville-en-Beaujolais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilisation of expectations and invisibilisation of experiences: the strange discursive treatment of the life of amputees with prostheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the Northern Network for Medical Humanities (NNMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards socio-anthropologiques sur les processus d’appropriation et les usages de la prothèse de membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Push yourself, assert yourself !” : when amputees take risks to cope with and give meaning to their prosthetic body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST (European Association for the Study of Science and Technology) - 4S (Society for Social Studies of Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, know-how & resilience strategies: How technologies are shaping bodies and disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Cyber Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : Une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir être le corps que l’on a : tâtonnements, identifications et arrangements sociotechniques lorsque l’on vit avec une technologie de neuromodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Soin technologique et éducation thérapeutique : vécus chroniques, constructions des savoirs et modes de transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7 Diderot, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies de genre au genre des technologie : Retour sur les prothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps et transformer l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences / débats « Demain l’humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité, de quoi parlons-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les technologies façonnent le handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la faculté des sciences et des technologies : Sciences et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions de précision et de personnalisation au prisme des objets connectés dans le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quelles sont les apports de la médecine de précision à la cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches post-phénoménologiques de la médiation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de la Société francophone de philosophie de la technique : Philosophie des techniques et question du travail par-delà les “moyens de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la transparence dans la technologisation des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de sociologie: La fabrication des corps au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing values in an adaptive learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josine Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop on Ethics &amp; Privacy in Learning Analytic during the 6th International Learning Analytics &amp; Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Embodiment and Incorporation, Living with Spinal Cord Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Issues in Science, Technology and Society Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledging Different Health Needs in Women and Men : Facts in Public Health and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Gender Medicine Final Conference – A Roadmap for the Implementation of Sex and Gender in Biomedical and Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Bodies Do to Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School on Technological Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du corps vieilli(ssant) par les technologies: Du cyborg à la stimulation de la moelle épinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Au cœur du vieillissement ? Regards croisés sur le corps »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulation Technologies as Somatechnologies : Remaking Bodies, Enacting Humanness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatechnics International Conference – Missing Links: The Somatechnics of Decolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TILTing Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Humanness with Technology : Dialoguing with Postphenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialising Bodies, Enacting Humanness : Questioning Anthropotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Feminist Materialisms – Gender, Nature, Body, Materiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativités et anthropotechnologies : L’enchevêtrement des corps, des biotechnologies et des rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body in (Enhancement) Technologies : Inroads into Posthumanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Philosophy of Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Denton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body of/in Posthumanism: The Human in Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Conference on Transforming Human Nature in Science, Technology and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in Technology : Reflections on Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : résultats intermédiaires et pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des prothèses de membre : retours, résultats, réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'appropriation des prothèses de membres. Dynamiques et diversité des usages et des non-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3846-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3851-3857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : De l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.3851-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note de lecture : Turner, Bryan S. et Dumas, Alex, 2016, L’antivieillissement : Vieillir à l’ère des nouvelles biotechnologies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.077.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique APADiP (Amélioration du Processus d’Appropriation des Dispositifs Prothétiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRESP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posthumanism and Somatechnologies : Exploring the Intimate Relations between Humans and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy. University of Twente, 2014. English. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03340249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Guïoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité : colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économies affectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Dalibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en Épistémologie, histoire des sciences et techniques (section 72 du CNU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire S2HEP (UR 4148) | Faculté de médecine Lyon Est | Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : Technologies | Corps | Santé | Normes | Expériences | Pratiques | Savoirs | Genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche en cours (2014-2029) : Living and Ageing with Chronic Conditions and Technological Devices: Meanings, Practices and Recompositions of Autonomy Through Time (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivACT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), financé par l’Agence Nationale de la Recherche (ANR) au titre du programme prioritaire de recherche (PPR) « Autonomie : vieillissement et situations de handicap » du programme France 2030 (ANR-23-PAVH-0003).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du collectif de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | Éditrice (Associate editor) du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Human-Technology Relations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (rubrique Technology and the body, biotechnology) | Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'éthique de la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biographies d’innovation comme vecteur de développement de la culture technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’ai perdu cinquante centimètres de ma personne ». Mettre en récit la souffrance liée à l’amputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cachez ces corps que l’on ne saurait voir ». La prothèse, une injonction à l’invisibilité corporelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (Corps et techniques: du visible à l'invisible), pp.98-105. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12x5y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with an upper- or lower-limb prosthesis: The material remaking of the body through the prosthesis's presence and absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2038-3460/17607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soin des corps et des vécus des personnes amputées : la prothèse comme technologie de soin singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving to live well with chronic neuropathic pain managed by a neuromodulation technology: A phenomenological exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Maladies chroniques et situations de handicap, 16 (1), pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simple outil de surveillance ? Biographie d'une caméra portée sur le corps par la police aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02616395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Nelly Oudshoorn (2020) Resilient Cyborgs: Living and Dying with Pacemakers and Defibrillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.97562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Strategies for Gender-Sensitive Public Health Practice: A European Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Oertelt-Prigione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Verdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zemp Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Klinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.1255-1261. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jwh.2017.6592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with Spinal Cord Stimulation: Doing Embodiment and Incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (4), pp.635-659. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243915617833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarquables mais non (re-) marqués : Le rôle du genre et de la blanchité dans les représentations des corps technologisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnement du corps vieillissant par les technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corps dans l’espace public. Monstration, dissimulation, mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38549-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving a fit between bodies and prosthesis: Accounting for experiences with limb prostheses at the crossroads between feminist technoscience studies and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections of Feminist Technoscience and Phenomenology: Subjectivity, Embodiment, Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2025, 9781003611325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et de monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Kondratuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monstration, dissimulation, mouvement du corps dans l'espace public </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Franche-Comté, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une prothèse ? Concepts et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782706147562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.628-639, 2016, 9782707190482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronald Leenes, Eleni Kosta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Distances in Technology and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-9058509864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie promise par les prothèses ? Réflexions à la croisée des disability studies et des STS sur ce qui constitue une prothèse « adaptée ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Phiteco. Techniques et handicap : concevoir l’accessibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2026, Compiègne, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injunctions, experiences, reappropriations: an exploration of the practices and trajectories of ‘refusal’ of prosthetic limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No &amp; .. A Forum on Technological Refusal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie dans le vécu chronique accompagné de technologies ? Une exploration des « petits arrangements qui comptent » dans le vécu de la dialyse à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire de philosophie à l’Hôpital. Journée anniversaire des 10 ans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What autonomy is possible in chronic living with technology? An exploration of ‘the little arrangements that matter’ in the experience of home dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collegium de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Advanced Studies, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses, entre usages et non-usages, appropriation et (ré-) ajustements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national APPROCHE et FIRAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying one’s prosthetic leg or arm, escaping ableism: insights from ethnographic fieldwork in amputees’ daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability Technology and Change Adjusting, hacking, and repairing as practices of inventing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec et sans prothèses dans la multiplicité des environnements de vie : Adaptations, transmobilités, créativités des personnes amputées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations des pratiques et nouvelles représentations du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden worlds of prosthetic embodiment: Acquiring techniques of the body with and without the prosthesis, adapting one’s living environment and doing transmobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Hidden Worlds: History of Disability Things and Material Culture (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2024 de l’IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : retours et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a good fit between bodies and prostheses ? The hidden worlds of prosthetic embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Hidden Worlds: History of Disability Things and Material Culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses de membre: entre technologie de genre et technologie “validante”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Validisme et masculinité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent bodies and technologies? Accounting for experiences with limb prostheses at the crossroads between (feminist) STS and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Subjectivity, Normativity, Materiality – At the Intersection of Phenomenology and Feminist Technoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating together: Care and art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education (AMEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does it Take for Prostheses to be Technologies of Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do amputation and limb prosthesis reconfigure bodies and experiences ? Insights from an ethnography of amputees’ rehabilitation and daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriating a prosthetic device: insights from a collaborative research project between (non-)users, healthcare professionals and researchers about prosthesis abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures Ahead - Translations and collaborations between medicine, social science and the humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying and appropriating implants and prostheses: Philosophical, anthropological and sociological explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Philosophy of Technology (SPT) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps par la technique ? Des discours aux vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "À corps parfait ? Corps réparé, remanié, augmenté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Belleville-en-Beaujolais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards socio-anthropologiques sur les processus d’appropriation et les usages de la prothèse de membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilisation of expectations and invisibilisation of experiences: the strange discursive treatment of the life of amputees with prostheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the Northern Network for Medical Humanities (NNMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Push yourself, assert yourself !” : when amputees take risks to cope with and give meaning to their prosthetic body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST (European Association for the Study of Science and Technology) - 4S (Society for Social Studies of Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, know-how & resilience strategies: How technologies are shaping bodies and disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Cyber Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : Une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir être le corps que l’on a : tâtonnements, identifications et arrangements sociotechniques lorsque l’on vit avec une technologie de neuromodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Soin technologique et éducation thérapeutique : vécus chroniques, constructions des savoirs et modes de transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7 Diderot, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies de genre au genre des technologie : Retour sur les prothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps et transformer l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences / débats « Demain l’humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité, de quoi parlons-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les technologies façonnent le handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la faculté des sciences et des technologies : Sciences et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions de précision et de personnalisation au prisme des objets connectés dans le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quelles sont les apports de la médecine de précision à la cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches post-phénoménologiques de la médiation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de la Société francophone de philosophie de la technique : Philosophie des techniques et question du travail par-delà les “moyens de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la transparence dans la technologisation des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de sociologie: La fabrication des corps au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing values in an adaptive learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josine Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop on Ethics &amp; Privacy in Learning Analytic during the 6th International Learning Analytics &amp; Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledging Different Health Needs in Women and Men : Facts in Public Health and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Gender Medicine Final Conference – A Roadmap for the Implementation of Sex and Gender in Biomedical and Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Embodiment and Incorporation, Living with Spinal Cord Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Issues in Science, Technology and Society Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Bodies Do to Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School on Technological Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du corps vieilli(ssant) par les technologies: Du cyborg à la stimulation de la moelle épinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Au cœur du vieillissement ? Regards croisés sur le corps »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulation Technologies as Somatechnologies : Remaking Bodies, Enacting Humanness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatechnics International Conference – Missing Links: The Somatechnics of Decolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TILTing Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Humanness with Technology : Dialoguing with Postphenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialising Bodies, Enacting Humanness : Questioning Anthropotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Feminist Materialisms – Gender, Nature, Body, Materiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativités et anthropotechnologies : L’enchevêtrement des corps, des biotechnologies et des rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body in (Enhancement) Technologies : Inroads into Posthumanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Philosophy of Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Denton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body of/in Posthumanism: The Human in Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Conference on Transforming Human Nature in Science, Technology and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in Technology : Reflections on Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : résultats intermédiaires et pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des prothèses de membre : retours, résultats, réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'appropriation des prothèses de membres. Dynamiques et diversité des usages et des non-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3846-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3851-3857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : De l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.3851-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note de lecture : Turner, Bryan S. et Dumas, Alex, 2016, L’antivieillissement : Vieillir à l’ère des nouvelles biotechnologies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.077.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique APADiP (Amélioration du Processus d’Appropriation des Dispositifs Prothétiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRESP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posthumanism and Somatechnologies : Exploring the Intimate Relations between Humans and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy. University of Twente, 2014. English. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03340249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Guïoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité : colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économies affectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ppr-autonomie.com/les-projets-finances/projet-livact/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://new.corps-protheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.utwente.nl/index.php/jhtr/index" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-lyon.fr/recherche/comite-d-ethique-de-la-recherche/comite-d-ethique-de-la-recherche-245561.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998899v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2038-3460/17607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441661v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Timan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.97562" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Oertelt-Prigione" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Verdonk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zemp Stutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Klinge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2017.6592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650169v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243915617833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650113v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Encyclop__die_critique_du_genre-9782707190482.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Lucivero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wolfpublishers.com/book.php?id=915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josine Verhagen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Co" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275367v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275396v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.077.0175" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03340249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03145750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ppr-autonomie.com/les-projets-finances/projet-livact/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://new.corps-protheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.utwente.nl/index.php/jhtr/index" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-lyon.fr/recherche/comite-d-ethique-de-la-recherche/comite-d-ethique-de-la-recherche-245561.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998899v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2038-3460/17607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441661v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Timan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.97562" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Oertelt-Prigione" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Verdonk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zemp Stutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Klinge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2017.6592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650169v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243915617833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650113v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Encyclop__die_critique_du_genre-9782707190482.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Lucivero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wolfpublishers.com/book.php?id=915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josine Verhagen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Co" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275367v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275396v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.077.0175" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03340249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03145750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>