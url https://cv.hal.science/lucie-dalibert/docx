--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Dalibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en Épistémologie, histoire des sciences et techniques (section 72 du CNU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire S2HEP (UR 4148) | Faculté de médecine Lyon Est | Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : Technologies | Corps | Santé | Normes | Expériences | Pratiques | Savoirs | Genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche en cours (2014-2029) : Living and Ageing with Chronic Conditions and Technological Devices: Meanings, Practices and Recompositions of Autonomy Through Time (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivACT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), financé par l’Agence Nationale de la Recherche (ANR) au titre du programme prioritaire de recherche (PPR) « Autonomie : vieillissement et situations de handicap » du programme France 2030 (ANR-23-PAVH-0003).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du collectif de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | Éditrice (Associate editor) du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Human-Technology Relations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (rubrique Technology and the body, biotechnology) | Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'éthique de la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biographies d’innovation comme vecteur de développement de la culture technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’ai perdu cinquante centimètres de ma personne ». Mettre en récit la souffrance liée à l’amputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cachez ces corps que l’on ne saurait voir ». La prothèse, une injonction à l’invisibilité corporelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (Corps et techniques: du visible à l'invisible), pp.98-105. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12x5y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with an upper- or lower-limb prosthesis: The material remaking of the body through the prosthesis's presence and absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2038-3460/17607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soin des corps et des vécus des personnes amputées : la prothèse comme technologie de soin singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving to live well with chronic neuropathic pain managed by a neuromodulation technology: A phenomenological exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Maladies chroniques et situations de handicap, 16 (1), pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simple outil de surveillance ? Biographie d'une caméra portée sur le corps par la police aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02616395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Nelly Oudshoorn (2020) Resilient Cyborgs: Living and Dying with Pacemakers and Defibrillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.97562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Strategies for Gender-Sensitive Public Health Practice: A European Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Oertelt-Prigione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Verdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zemp Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Klinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.1255-1261. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jwh.2017.6592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with Spinal Cord Stimulation: Doing Embodiment and Incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (4), pp.635-659. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243915617833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarquables mais non (re-) marqués : Le rôle du genre et de la blanchité dans les représentations des corps technologisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnement du corps vieillissant par les technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corps dans l’espace public. Monstration, dissimulation, mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38549-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving a fit between bodies and prosthesis: Accounting for experiences with limb prostheses at the crossroads between feminist technoscience studies and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections of Feminist Technoscience and Phenomenology: Subjectivity, Embodiment, Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2025, 9781003611325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et de monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Kondratuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monstration, dissimulation, mouvement du corps dans l'espace public </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Franche-Comté, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une prothèse ? Concepts et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782706147562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.628-639, 2016, 9782707190482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronald Leenes, Eleni Kosta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Distances in Technology and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-9058509864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie promise par les prothèses ? Réflexions à la croisée des disability studies et des STS sur ce qui constitue une prothèse « adaptée ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Phiteco. Techniques et handicap : concevoir l’accessibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2026, Compiègne, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injunctions, experiences, reappropriations: an exploration of the practices and trajectories of ‘refusal’ of prosthetic limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No &amp; .. A Forum on Technological Refusal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie dans le vécu chronique accompagné de technologies ? Une exploration des « petits arrangements qui comptent » dans le vécu de la dialyse à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire de philosophie à l’Hôpital. Journée anniversaire des 10 ans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What autonomy is possible in chronic living with technology? An exploration of ‘the little arrangements that matter’ in the experience of home dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collegium de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Advanced Studies, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses, entre usages et non-usages, appropriation et (ré-) ajustements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national APPROCHE et FIRAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying one’s prosthetic leg or arm, escaping ableism: insights from ethnographic fieldwork in amputees’ daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability Technology and Change Adjusting, hacking, and repairing as practices of inventing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec et sans prothèses dans la multiplicité des environnements de vie : Adaptations, transmobilités, créativités des personnes amputées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations des pratiques et nouvelles représentations du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden worlds of prosthetic embodiment: Acquiring techniques of the body with and without the prosthesis, adapting one’s living environment and doing transmobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Hidden Worlds: History of Disability Things and Material Culture (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2024 de l’IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : retours et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a good fit between bodies and prostheses ? The hidden worlds of prosthetic embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Hidden Worlds: History of Disability Things and Material Culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses de membre: entre technologie de genre et technologie “validante”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Validisme et masculinité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent bodies and technologies? Accounting for experiences with limb prostheses at the crossroads between (feminist) STS and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Subjectivity, Normativity, Materiality – At the Intersection of Phenomenology and Feminist Technoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating together: Care and art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education (AMEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does it Take for Prostheses to be Technologies of Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do amputation and limb prosthesis reconfigure bodies and experiences ? Insights from an ethnography of amputees’ rehabilitation and daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriating a prosthetic device: insights from a collaborative research project between (non-)users, healthcare professionals and researchers about prosthesis abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures Ahead - Translations and collaborations between medicine, social science and the humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying and appropriating implants and prostheses: Philosophical, anthropological and sociological explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Philosophy of Technology (SPT) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps par la technique ? Des discours aux vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "À corps parfait ? Corps réparé, remanié, augmenté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Belleville-en-Beaujolais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards socio-anthropologiques sur les processus d’appropriation et les usages de la prothèse de membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilisation of expectations and invisibilisation of experiences: the strange discursive treatment of the life of amputees with prostheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the Northern Network for Medical Humanities (NNMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Push yourself, assert yourself !” : when amputees take risks to cope with and give meaning to their prosthetic body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST (European Association for the Study of Science and Technology) - 4S (Society for Social Studies of Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, know-how & resilience strategies: How technologies are shaping bodies and disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Cyber Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : Une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir être le corps que l’on a : tâtonnements, identifications et arrangements sociotechniques lorsque l’on vit avec une technologie de neuromodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Soin technologique et éducation thérapeutique : vécus chroniques, constructions des savoirs et modes de transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7 Diderot, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies de genre au genre des technologie : Retour sur les prothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps et transformer l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences / débats « Demain l’humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité, de quoi parlons-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les technologies façonnent le handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la faculté des sciences et des technologies : Sciences et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions de précision et de personnalisation au prisme des objets connectés dans le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quelles sont les apports de la médecine de précision à la cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches post-phénoménologiques de la médiation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de la Société francophone de philosophie de la technique : Philosophie des techniques et question du travail par-delà les “moyens de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la transparence dans la technologisation des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de sociologie: La fabrication des corps au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing values in an adaptive learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josine Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop on Ethics &amp; Privacy in Learning Analytic during the 6th International Learning Analytics &amp; Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledging Different Health Needs in Women and Men : Facts in Public Health and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Gender Medicine Final Conference – A Roadmap for the Implementation of Sex and Gender in Biomedical and Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Embodiment and Incorporation, Living with Spinal Cord Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Issues in Science, Technology and Society Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Bodies Do to Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School on Technological Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du corps vieilli(ssant) par les technologies: Du cyborg à la stimulation de la moelle épinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Au cœur du vieillissement ? Regards croisés sur le corps »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulation Technologies as Somatechnologies : Remaking Bodies, Enacting Humanness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatechnics International Conference – Missing Links: The Somatechnics of Decolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TILTing Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Humanness with Technology : Dialoguing with Postphenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialising Bodies, Enacting Humanness : Questioning Anthropotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Feminist Materialisms – Gender, Nature, Body, Materiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativités et anthropotechnologies : L’enchevêtrement des corps, des biotechnologies et des rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body in (Enhancement) Technologies : Inroads into Posthumanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Philosophy of Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Denton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body of/in Posthumanism: The Human in Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Conference on Transforming Human Nature in Science, Technology and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in Technology : Reflections on Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : résultats intermédiaires et pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des prothèses de membre : retours, résultats, réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'appropriation des prothèses de membres. Dynamiques et diversité des usages et des non-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3846-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3851-3857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : De l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.3851-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note de lecture : Turner, Bryan S. et Dumas, Alex, 2016, L’antivieillissement : Vieillir à l’ère des nouvelles biotechnologies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.077.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique APADiP (Amélioration du Processus d’Appropriation des Dispositifs Prothétiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRESP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posthumanism and Somatechnologies : Exploring the Intimate Relations between Humans and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy. University of Twente, 2014. English. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03340249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Guïoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité : colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économies affectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Dalibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en Épistémologie, histoire des sciences et techniques (section 72 du CNU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire S2HEP (UR 4148) | Faculté de médecine Lyon Est | Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : Technologies | Corps | Santé | Normes | Expériences | Pratiques | Savoirs | Genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche en cours (2014-2029) : Living and Ageing with Chronic Conditions and Technological Devices: Meanings, Practices and Recompositions of Autonomy Through Time (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivACT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), financé par l’Agence Nationale de la Recherche (ANR) au titre du programme prioritaire de recherche (PPR) « Autonomie : vieillissement et situations de handicap » du programme France 2030 (ANR-23-PAVH-0003).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du collectif de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | Éditrice (Associate editor) du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Human-Technology Relations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (rubrique Technology and the body, biotechnology) | Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'éthique de la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biographies d’innovation comme vecteur de développement de la culture technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’ai perdu cinquante centimètres de ma personne ». Mettre en récit la souffrance liée à l’amputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cachez ces corps que l’on ne saurait voir ». La prothèse, une injonction à l’invisibilité corporelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (Corps et techniques: du visible à l'invisible), pp.98-105. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12x5y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with an upper- or lower-limb prosthesis: The material remaking of the body through the prosthesis's presence and absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2038-3460/17607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soin des corps et des vécus des personnes amputées : la prothèse comme technologie de soin singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving to live well with chronic neuropathic pain managed by a neuromodulation technology: A phenomenological exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Maladies chroniques et situations de handicap, 16 (1), pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Nelly Oudshoorn (2020) Resilient Cyborgs: Living and Dying with Pacemakers and Defibrillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.97562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simple outil de surveillance ? Biographie d'une caméra portée sur le corps par la police aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02616395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Strategies for Gender-Sensitive Public Health Practice: A European Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Oertelt-Prigione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Verdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zemp Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Klinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.1255-1261. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jwh.2017.6592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with Spinal Cord Stimulation: Doing Embodiment and Incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (4), pp.635-659. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243915617833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarquables mais non (re-) marqués : Le rôle du genre et de la blanchité dans les représentations des corps technologisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnement du corps vieillissant par les technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving a fit between bodies and prosthesis: Accounting for experiences with limb prostheses at the crossroads between feminist technoscience studies and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections of Feminist Technoscience and Phenomenology: Subjectivity, Embodiment, Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2025, 9781003611325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corps dans l’espace public. Monstration, dissimulation, mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38549-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et de monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Kondratuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monstration, dissimulation, mouvement du corps dans l'espace public </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Franche-Comté, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une prothèse ? Concepts et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782706147562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.628-639, 2016, 9782707190482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronald Leenes, Eleni Kosta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Distances in Technology and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-9058509864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie promise par les prothèses ? Réflexions à la croisée des disability studies et des STS sur ce qui constitue une prothèse « adaptée ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Phiteco. Techniques et handicap : concevoir l’accessibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2026, Compiègne, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injunctions, experiences, reappropriations: an exploration of the practices and trajectories of ‘refusal’ of prosthetic limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No &amp; .. A Forum on Technological Refusal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie dans le vécu chronique accompagné de technologies ? Une exploration des « petits arrangements qui comptent » dans le vécu de la dialyse à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire de philosophie à l’Hôpital. Journée anniversaire des 10 ans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What autonomy is possible in chronic living with technology? An exploration of ‘the little arrangements that matter’ in the experience of home dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collegium de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Advanced Studies, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses, entre usages et non-usages, appropriation et (ré-) ajustements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national APPROCHE et FIRAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying one’s prosthetic leg or arm, escaping ableism: insights from ethnographic fieldwork in amputees’ daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability Technology and Change Adjusting, hacking, and repairing as practices of inventing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden worlds of prosthetic embodiment: Acquiring techniques of the body with and without the prosthesis, adapting one’s living environment and doing transmobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Hidden Worlds: History of Disability Things and Material Culture (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec et sans prothèses dans la multiplicité des environnements de vie : Adaptations, transmobilités, créativités des personnes amputées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations des pratiques et nouvelles représentations du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2024 de l’IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses de membre: entre technologie de genre et technologie “validante”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Validisme et masculinité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a good fit between bodies and prostheses ? The hidden worlds of prosthetic embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Hidden Worlds: History of Disability Things and Material Culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : retours et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating together: Care and art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education (AMEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does it Take for Prostheses to be Technologies of Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do amputation and limb prosthesis reconfigure bodies and experiences ? Insights from an ethnography of amputees’ rehabilitation and daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriating a prosthetic device: insights from a collaborative research project between (non-)users, healthcare professionals and researchers about prosthesis abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures Ahead - Translations and collaborations between medicine, social science and the humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent bodies and technologies? Accounting for experiences with limb prostheses at the crossroads between (feminist) STS and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Subjectivity, Normativity, Materiality – At the Intersection of Phenomenology and Feminist Technoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps par la technique ? Des discours aux vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "À corps parfait ? Corps réparé, remanié, augmenté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Belleville-en-Beaujolais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards socio-anthropologiques sur les processus d’appropriation et les usages de la prothèse de membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilisation of expectations and invisibilisation of experiences: the strange discursive treatment of the life of amputees with prostheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the Northern Network for Medical Humanities (NNMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying and appropriating implants and prostheses: Philosophical, anthropological and sociological explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Philosophy of Technology (SPT) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Push yourself, assert yourself !” : when amputees take risks to cope with and give meaning to their prosthetic body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST (European Association for the Study of Science and Technology) - 4S (Society for Social Studies of Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, know-how & resilience strategies: How technologies are shaping bodies and disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Cyber Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : Une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies de genre au genre des technologie : Retour sur les prothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir être le corps que l’on a : tâtonnements, identifications et arrangements sociotechniques lorsque l’on vit avec une technologie de neuromodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Soin technologique et éducation thérapeutique : vécus chroniques, constructions des savoirs et modes de transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7 Diderot, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps et transformer l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences / débats « Demain l’humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité, de quoi parlons-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les technologies façonnent le handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la faculté des sciences et des technologies : Sciences et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions de précision et de personnalisation au prisme des objets connectés dans le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quelles sont les apports de la médecine de précision à la cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches post-phénoménologiques de la médiation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de la Société francophone de philosophie de la technique : Philosophie des techniques et question du travail par-delà les “moyens de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la transparence dans la technologisation des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de sociologie: La fabrication des corps au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing values in an adaptive learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josine Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop on Ethics &amp; Privacy in Learning Analytic during the 6th International Learning Analytics &amp; Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledging Different Health Needs in Women and Men : Facts in Public Health and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Gender Medicine Final Conference – A Roadmap for the Implementation of Sex and Gender in Biomedical and Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Embodiment and Incorporation, Living with Spinal Cord Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Issues in Science, Technology and Society Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Bodies Do to Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School on Technological Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du corps vieilli(ssant) par les technologies: Du cyborg à la stimulation de la moelle épinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Au cœur du vieillissement ? Regards croisés sur le corps »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulation Technologies as Somatechnologies : Remaking Bodies, Enacting Humanness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatechnics International Conference – Missing Links: The Somatechnics of Decolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TILTing Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Humanness with Technology : Dialoguing with Postphenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialising Bodies, Enacting Humanness : Questioning Anthropotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Feminist Materialisms – Gender, Nature, Body, Materiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body of/in Posthumanism: The Human in Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Conference on Transforming Human Nature in Science, Technology and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in Technology : Reflections on Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body in (Enhancement) Technologies : Inroads into Posthumanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Philosophy of Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Denton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativités et anthropotechnologies : L’enchevêtrement des corps, des biotechnologies et des rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : résultats intermédiaires et pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des prothèses de membre : retours, résultats, réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'appropriation des prothèses de membres. Dynamiques et diversité des usages et des non-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3851-3857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : De l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.3851-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3846-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note de lecture : Turner, Bryan S. et Dumas, Alex, 2016, L’antivieillissement : Vieillir à l’ère des nouvelles biotechnologies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.077.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique APADiP (Amélioration du Processus d’Appropriation des Dispositifs Prothétiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRESP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posthumanism and Somatechnologies : Exploring the Intimate Relations between Humans and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy. University of Twente, 2014. English. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03340249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Guïoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité : colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économies affectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ppr-autonomie.com/les-projets-finances/projet-livact/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://new.corps-protheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.utwente.nl/index.php/jhtr/index" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-lyon.fr/recherche/comite-d-ethique-de-la-recherche/comite-d-ethique-de-la-recherche-245561.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998899v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2038-3460/17607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441661v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Timan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.97562" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Oertelt-Prigione" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Verdonk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zemp Stutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Klinge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2017.6592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650169v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243915617833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650113v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Encyclop__die_critique_du_genre-9782707190482.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Lucivero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wolfpublishers.com/book.php?id=915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josine Verhagen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Co" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275367v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275396v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.077.0175" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03340249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03145750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ppr-autonomie.com/les-projets-finances/projet-livact/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://new.corps-protheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.utwente.nl/index.php/jhtr/index" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-lyon.fr/recherche/comite-d-ethique-de-la-recherche/comite-d-ethique-de-la-recherche-245561.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998899v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2038-3460/17607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441661v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.97562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Timan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Oertelt-Prigione" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Verdonk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zemp Stutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Klinge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2017.6592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650169v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243915617833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650113v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Encyclop__die_critique_du_genre-9782707190482.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Lucivero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wolfpublishers.com/book.php?id=915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289641v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josine Verhagen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Co" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.077.0175" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03340249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03145750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>