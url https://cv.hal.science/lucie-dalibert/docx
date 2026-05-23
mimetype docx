--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Dalibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en Épistémologie, histoire des sciences et techniques (section 72 du CNU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire S2HEP (UR 4148) | Faculté de médecine Lyon Est | Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : Technologies | Corps | Santé | Normes | Expériences | Pratiques | Savoirs | Genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche en cours (2014-2029) : Living and Ageing with Chronic Conditions and Technological Devices: Meanings, Practices and Recompositions of Autonomy Through Time (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivACT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), financé par l’Agence Nationale de la Recherche (ANR) au titre du programme prioritaire de recherche (PPR) « Autonomie : vieillissement et situations de handicap » du programme France 2030 (ANR-23-PAVH-0003).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du collectif de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | Éditrice (Associate editor) du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Human-Technology Relations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (rubrique Technology and the body, biotechnology) | Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'éthique de la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biographies d’innovation comme vecteur de développement de la culture technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’ai perdu cinquante centimètres de ma personne ». Mettre en récit la souffrance liée à l’amputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cachez ces corps que l’on ne saurait voir ». La prothèse, une injonction à l’invisibilité corporelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (Corps et techniques: du visible à l'invisible), pp.98-105. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12x5y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with an upper- or lower-limb prosthesis: The material remaking of the body through the prosthesis's presence and absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2038-3460/17607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soin des corps et des vécus des personnes amputées : la prothèse comme technologie de soin singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving to live well with chronic neuropathic pain managed by a neuromodulation technology: A phenomenological exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Maladies chroniques et situations de handicap, 16 (1), pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Nelly Oudshoorn (2020) Resilient Cyborgs: Living and Dying with Pacemakers and Defibrillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.97562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simple outil de surveillance ? Biographie d'une caméra portée sur le corps par la police aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02616395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Strategies for Gender-Sensitive Public Health Practice: A European Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Oertelt-Prigione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Verdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zemp Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Klinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.1255-1261. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jwh.2017.6592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with Spinal Cord Stimulation: Doing Embodiment and Incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (4), pp.635-659. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243915617833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarquables mais non (re-) marqués : Le rôle du genre et de la blanchité dans les représentations des corps technologisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnement du corps vieillissant par les technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving a fit between bodies and prosthesis: Accounting for experiences with limb prostheses at the crossroads between feminist technoscience studies and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections of Feminist Technoscience and Phenomenology: Subjectivity, Embodiment, Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2025, 9781003611325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corps dans l’espace public. Monstration, dissimulation, mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38549-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et de monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Kondratuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monstration, dissimulation, mouvement du corps dans l'espace public </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Franche-Comté, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une prothèse ? Concepts et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782706147562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.628-639, 2016, 9782707190482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronald Leenes, Eleni Kosta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Distances in Technology and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-9058509864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie promise par les prothèses ? Réflexions à la croisée des disability studies et des STS sur ce qui constitue une prothèse « adaptée ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Phiteco. Techniques et handicap : concevoir l’accessibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2026, Compiègne, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injunctions, experiences, reappropriations: an exploration of the practices and trajectories of ‘refusal’ of prosthetic limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No &amp; .. A Forum on Technological Refusal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie dans le vécu chronique accompagné de technologies ? Une exploration des « petits arrangements qui comptent » dans le vécu de la dialyse à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire de philosophie à l’Hôpital. Journée anniversaire des 10 ans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What autonomy is possible in chronic living with technology? An exploration of ‘the little arrangements that matter’ in the experience of home dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collegium de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Advanced Studies, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses, entre usages et non-usages, appropriation et (ré-) ajustements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national APPROCHE et FIRAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying one’s prosthetic leg or arm, escaping ableism: insights from ethnographic fieldwork in amputees’ daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability Technology and Change Adjusting, hacking, and repairing as practices of inventing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden worlds of prosthetic embodiment: Acquiring techniques of the body with and without the prosthesis, adapting one’s living environment and doing transmobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Hidden Worlds: History of Disability Things and Material Culture (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec et sans prothèses dans la multiplicité des environnements de vie : Adaptations, transmobilités, créativités des personnes amputées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations des pratiques et nouvelles représentations du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2024 de l’IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses de membre: entre technologie de genre et technologie “validante”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Validisme et masculinité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a good fit between bodies and prostheses ? The hidden worlds of prosthetic embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Hidden Worlds: History of Disability Things and Material Culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : retours et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating together: Care and art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education (AMEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does it Take for Prostheses to be Technologies of Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do amputation and limb prosthesis reconfigure bodies and experiences ? Insights from an ethnography of amputees’ rehabilitation and daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriating a prosthetic device: insights from a collaborative research project between (non-)users, healthcare professionals and researchers about prosthesis abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures Ahead - Translations and collaborations between medicine, social science and the humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent bodies and technologies? Accounting for experiences with limb prostheses at the crossroads between (feminist) STS and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Subjectivity, Normativity, Materiality – At the Intersection of Phenomenology and Feminist Technoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps par la technique ? Des discours aux vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "À corps parfait ? Corps réparé, remanié, augmenté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Belleville-en-Beaujolais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards socio-anthropologiques sur les processus d’appropriation et les usages de la prothèse de membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilisation of expectations and invisibilisation of experiences: the strange discursive treatment of the life of amputees with prostheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the Northern Network for Medical Humanities (NNMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying and appropriating implants and prostheses: Philosophical, anthropological and sociological explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Philosophy of Technology (SPT) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Push yourself, assert yourself !” : when amputees take risks to cope with and give meaning to their prosthetic body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST (European Association for the Study of Science and Technology) - 4S (Society for Social Studies of Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, know-how & resilience strategies: How technologies are shaping bodies and disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Cyber Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : Une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies de genre au genre des technologie : Retour sur les prothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir être le corps que l’on a : tâtonnements, identifications et arrangements sociotechniques lorsque l’on vit avec une technologie de neuromodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Soin technologique et éducation thérapeutique : vécus chroniques, constructions des savoirs et modes de transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7 Diderot, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps et transformer l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences / débats « Demain l’humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité, de quoi parlons-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les technologies façonnent le handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la faculté des sciences et des technologies : Sciences et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions de précision et de personnalisation au prisme des objets connectés dans le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quelles sont les apports de la médecine de précision à la cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches post-phénoménologiques de la médiation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de la Société francophone de philosophie de la technique : Philosophie des techniques et question du travail par-delà les “moyens de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la transparence dans la technologisation des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de sociologie: La fabrication des corps au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing values in an adaptive learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josine Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop on Ethics &amp; Privacy in Learning Analytic during the 6th International Learning Analytics &amp; Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledging Different Health Needs in Women and Men : Facts in Public Health and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Gender Medicine Final Conference – A Roadmap for the Implementation of Sex and Gender in Biomedical and Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Embodiment and Incorporation, Living with Spinal Cord Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Issues in Science, Technology and Society Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Bodies Do to Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School on Technological Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du corps vieilli(ssant) par les technologies: Du cyborg à la stimulation de la moelle épinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Au cœur du vieillissement ? Regards croisés sur le corps »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulation Technologies as Somatechnologies : Remaking Bodies, Enacting Humanness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatechnics International Conference – Missing Links: The Somatechnics of Decolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TILTing Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Humanness with Technology : Dialoguing with Postphenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialising Bodies, Enacting Humanness : Questioning Anthropotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Feminist Materialisms – Gender, Nature, Body, Materiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body of/in Posthumanism: The Human in Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Conference on Transforming Human Nature in Science, Technology and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in Technology : Reflections on Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body in (Enhancement) Technologies : Inroads into Posthumanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Philosophy of Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Denton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativités et anthropotechnologies : L’enchevêtrement des corps, des biotechnologies et des rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : résultats intermédiaires et pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des prothèses de membre : retours, résultats, réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'appropriation des prothèses de membres. Dynamiques et diversité des usages et des non-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3851-3857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : De l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.3851-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3846-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note de lecture : Turner, Bryan S. et Dumas, Alex, 2016, L’antivieillissement : Vieillir à l’ère des nouvelles biotechnologies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.077.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique APADiP (Amélioration du Processus d’Appropriation des Dispositifs Prothétiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRESP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posthumanism and Somatechnologies : Exploring the Intimate Relations between Humans and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy. University of Twente, 2014. English. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03340249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Guïoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité : colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économies affectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Dalibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en Épistémologie, histoire des sciences et techniques (section 72 du CNU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire S2HEP (UR 4148) | Faculté de médecine Lyon Est | Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : Technologies | Corps | Santé | Normes | Expériences | Pratiques | Savoirs | Genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche en cours (2014-2029) : Living and Ageing with Chronic Conditions and Technological Devices: Meanings, Practices and Recompositions of Autonomy Through Time (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivACT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), financé par l’Agence Nationale de la Recherche (ANR) au titre du programme prioritaire de recherche (PPR) « Autonomie : vieillissement et situations de handicap » du programme France 2030 (ANR-23-PAVH-0003).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du collectif de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | Éditrice (Associate editor) du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Human-Technology Relations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (rubrique Technology and the body, biotechnology) | Membre du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'éthique de la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biographies d’innovation comme vecteur de développement de la culture technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’ai perdu cinquante centimètres de ma personne ». Mettre en récit la souffrance liée à l’amputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cachez ces corps que l’on ne saurait voir ». La prothèse, une injonction à l’invisibilité corporelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (Corps et techniques: du visible à l'invisible), pp.98-105. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12x5y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with an upper- or lower-limb prosthesis: The material remaking of the body through the prosthesis's presence and absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2038-3460/17607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soin des corps et des vécus des personnes amputées : la prothèse comme technologie de soin singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving to live well with chronic neuropathic pain managed by a neuromodulation technology: A phenomenological exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Maladies chroniques et situations de handicap, 16 (1), pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441661v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simple outil de surveillance ? Biographie d'une caméra portée sur le corps par la police aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02616395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Nelly Oudshoorn (2020) Resilient Cyborgs: Living and Dying with Pacemakers and Defibrillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.97562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Strategies for Gender-Sensitive Public Health Practice: A European Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Oertelt-Prigione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Verdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zemp Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineke Klinge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.1255-1261. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jwh.2017.6592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living with Spinal Cord Stimulation: Doing Embodiment and Incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (4), pp.635-659. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243915617833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarquables mais non (re-) marqués : Le rôle du genre et de la blanchité dans les représentations des corps technologisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli - Politique de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonnement du corps vieillissant par les technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur le corps vieillissant, 37 (148), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.148.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corps dans l’espace public. Monstration, dissimulation, mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38549-162-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving a fit between bodies and prosthesis: Accounting for experiences with limb prostheses at the crossroads between feminist technoscience studies and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections of Feminist Technoscience and Phenomenology: Subjectivity, Embodiment, Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2025, 9781003611325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles : approche socio-anthropologique des stratégies et pratiques de dissimulation et de monstration des corps amputés appareillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Kondratuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monstration, dissimulation, mouvement du corps dans l'espace public </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Franche-Comté, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une prothèse ? Concepts et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et prothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782706147562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie critique du genre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.628-639, 2016, 9782707190482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ronald Leenes, Eleni Kosta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Distances in Technology and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-9058509864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injunctions, experiences, reappropriations: an exploration of the practices and trajectories of ‘refusal’ of prosthetic limbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No &amp; .. A Forum on Technological Refusal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Maastrich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie promise par les prothèses ? Réflexions à la croisée des disability studies et des STS sur ce qui constitue une prothèse « adaptée ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Phiteco. Techniques et handicap : concevoir l’accessibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2026, Compiègne, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle autonomie dans le vécu chronique accompagné de technologies ? Une exploration des « petits arrangements qui comptent » dans le vécu de la dialyse à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire de philosophie à l’Hôpital. Journée anniversaire des 10 ans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What autonomy is possible in chronic living with technology? An exploration of ‘the little arrangements that matter’ in the experience of home dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collegium de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Advanced Studies, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses, entre usages et non-usages, appropriation et (ré-) ajustements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national APPROCHE et FIRAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘little arrangements that matter’ in the chronic experiences of dialysis at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden worlds of prosthetic embodiment: Acquiring techniques of the body with and without the prosthesis, adapting one’s living environment and doing transmobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Hidden Worlds: History of Disability Things and Material Culture (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec et sans prothèses dans la multiplicité des environnements de vie : Adaptations, transmobilités, créativités des personnes amputées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations des pratiques et nouvelles représentations du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying one’s prosthetic leg or arm, escaping ableism: insights from ethnographic fieldwork in amputees’ daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability Technology and Change Adjusting, hacking, and repairing as practices of inventing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRATH, Jun 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une prothèse adaptée ? Une exploration des ajustements entre corps et dispositifs prothétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap 2024 de l’IFRATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a good fit between bodies and prostheses ? The hidden worlds of prosthetic embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Hidden Worlds: History of Disability Things and Material Culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : retours et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses de membre: entre technologie de genre et technologie “validante”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Validisme et masculinité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent bodies and technologies? Accounting for experiences with limb prostheses at the crossroads between (feminist) STS and phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Subjectivity, Normativity, Materiality – At the Intersection of Phenomenology and Feminist Technoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating together: Care and art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education (AMEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does it Take for Prostheses to be Technologies of Care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do amputation and limb prosthesis reconfigure bodies and experiences ? Insights from an ethnography of amputees’ rehabilitation and daily life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 4S/ESOCITE : Reunion-Recuperation-Reconfiguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cholula, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriating a prosthetic device: insights from a collaborative research project between (non-)users, healthcare professionals and researchers about prosthesis abandonment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures Ahead - Translations and collaborations between medicine, social science and the humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying and appropriating implants and prostheses: Philosophical, anthropological and sociological explorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Philosophy of Technology (SPT) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps par la technique ? Des discours aux vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "À corps parfait ? Corps réparé, remanié, augmenté"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Belleville-en-Beaujolais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards socio-anthropologiques sur les processus d’appropriation et les usages de la prothèse de membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPO-France Congrès Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilisation of expectations and invisibilisation of experiences: the strange discursive treatment of the life of amputees with prostheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the Northern Network for Medical Humanities (NNMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : Une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’efforcer à bien vivre avec la douleur neuropathique chronique : une exploration phénoménologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Push yourself, assert yourself !” : when amputees take risks to cope with and give meaning to their prosthetic body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST (European Association for the Study of Science and Technology) - 4S (Society for Social Studies of Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, know-how & resilience strategies: How technologies are shaping bodies and disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Cyber Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03107670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer les corps et transformer l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences / débats « Demain l’humain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir être le corps que l’on a : tâtonnements, identifications et arrangements sociotechniques lorsque l’on vit avec une technologie de neuromodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Soin technologique et éducation thérapeutique : vécus chroniques, constructions des savoirs et modes de transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7 Diderot, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies de genre au genre des technologie : Retour sur les prothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité, de quoi parlons-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau Corps et prothèses. Les prothèses au prisme du genre et de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les technologies façonnent le handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la faculté des sciences et des technologies : Sciences et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions de précision et de personnalisation au prisme des objets connectés dans le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quelles sont les apports de la médecine de précision à la cancérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches post-phénoménologiques de la médiation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de la Société francophone de philosophie de la technique : Philosophie des techniques et question du travail par-delà les “moyens de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la transparence dans la technologisation des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de sociologie: La fabrication des corps au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing values in an adaptive learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josine Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Timan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd workshop on Ethics &amp; Privacy in Learning Analytic during the 6th International Learning Analytics &amp; Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledging Different Health Needs in Women and Men : Facts in Public Health and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Gender Medicine Final Conference – A Roadmap for the Implementation of Sex and Gender in Biomedical and Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Embodiment and Incorporation, Living with Spinal Cord Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Issues in Science, Technology and Society Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Bodies Do to Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School on Technological Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du corps vieilli(ssant) par les technologies: Du cyborg à la stimulation de la moelle épinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Au cœur du vieillissement ? Regards croisés sur le corps »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I Trust My Gut Feelings or Keep Them at a Distance: A Prospective Analysis of Point-of-Care Diagnostics Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Lucivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TILTing Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03340256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulation Technologies as Somatechnologies : Remaking Bodies, Enacting Humanness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatechnics International Conference – Missing Links: The Somatechnics of Decolonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Humanness with Technology : Dialoguing with Postphenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materialising Bodies, Enacting Humanness : Questioning Anthropotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Feminist Materialisms – Gender, Nature, Body, Materiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body in (Enhancement) Technologies : Inroads into Posthumanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Philosophy of Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Denton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normativités et anthropotechnologies : L’enchevêtrement des corps, des biotechnologies et des rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body of/in Posthumanism: The Human in Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Conference on Transforming Human Nature in Science, Technology and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodies in Technology : Reflections on Technical Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des dispositifs prothétiques : résultats intermédiaires et pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ISPO-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative sur l’appropriation des prothèses de membre : retours, résultats, réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'appropriation des prothèses de membres. Dynamiques et diversité des usages et des non-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : de l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3846-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la relation soignant-soigné sur les processus d’appropriation de la prothèse : tensions, collaborations, évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Journal de l'orthopédie, n°83, pp. 3851-3857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies prothétiques : De l’imaginaire techno-positif à la complexité du vécu quotidien appareillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.3851-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note de lecture : Turner, Bryan S. et Dumas, Alex, 2016, L’antivieillissement : Vieillir à l’ère des nouvelles biotechnologies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.077.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique APADiP (Amélioration du Processus d’Appropriation des Dispositifs Prothétiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gourinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRESP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posthumanism and Somatechnologies : Exploring the Intimate Relations between Humans and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy. University of Twente, 2014. English. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03340249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Choulet-Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Guïoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité : colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économies affectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ppr-autonomie.com/les-projets-finances/projet-livact/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://new.corps-protheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.utwente.nl/index.php/jhtr/index" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-lyon.fr/recherche/comite-d-ethique-de-la-recherche/comite-d-ethique-de-la-recherche-245561.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998899v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2038-3460/17607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441661v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.97562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Timan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Oertelt-Prigione" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Verdonk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zemp Stutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Klinge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2017.6592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650169v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243915617833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650113v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Encyclop__die_critique_du_genre-9782707190482.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Lucivero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wolfpublishers.com/book.php?id=915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209388v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289641v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josine Verhagen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Co" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.077.0175" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03340249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03145750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ppr-autonomie.com/les-projets-finances/projet-livact/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://new.corps-protheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.utwente.nl/index.php/jhtr/index" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-lyon.fr/recherche/comite-d-ethique-de-la-recherche/comite-d-ethique-de-la-recherche-245561.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gourinat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998899v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2038-3460/17607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441661v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Timan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.97562" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Oertelt-Prigione" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Verdonk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zemp Stutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Klinge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2017.6592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650169v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243915617833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650113v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.148.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Encyclop__die_critique_du_genre-9782707190482.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Lucivero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wolfpublishers.com/book.php?id=915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03150082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Choulet-Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josine Verhagen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Co" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.077.0175" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03340249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03145750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>