--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> lucie dupré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche en anthropologie à l'INRAE (UMR Cesaer Dijon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse à la façon dont certains mondes agricoles se transforment et se redéfinissent en pratiques et en discours face aux incertitudes, aléas et tensions auxquels ils doivent faire face (dégradation des conditions de travail, affaiblissement démographique, pressions économiques fortes, difficultés d’accès au foncier, raréfaction et/ou dégradation des ressources naturelles, aléas et réchauffement climatiques, érosion de la biodiversité, etc.). Je porte une attention plus particulière aux systèmes ou pratiques agricoles qui ont été et sont difficiles à classer dans l’échiquier agricole, voire déclasser par la modernisation, et qui se caractérise par un fort ancrage dans les territoires : la castanéiculture, l’élevage porcin corse, le pastoralisme méditerranéen, et ces dernières années, l’apiculture.  Rapport aux autres (humains et autres qu’humains), savoirs et pouvoir dans les relations de travail, domestication de l’aléa ou encore pratiques professionnelles de la nature sont quelques-unes de mes approches transversales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce qu’il y a de bien avec le changement climatique… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Wallenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bel Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bucchianeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources mellifères disputées : une question d’accès entre ethos, savoir et pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-Série 40, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14clo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05293870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture à travers le prisme des catégories « amateurs » et « professionnels : approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1117, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister à la professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attention, au coeur du processus d'apprentissage en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes apicoles entre agriculture et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie en apiculture ou la réalisation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire en périphérie. De la centralité du travail en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte de tout arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.124-127. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A place in the locality. The siting of apiaries in professional beekeeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.28-47. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie entre marché, rapport à la nature et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer le temps et l’espace, reprendre du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production and circulation of agricultural knowledge as interrogated by agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12,2 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et la circulation des connaissances en agriculture interrogées par l’agro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berger, point barre » Jalons pour une redéfinition pastorale de l’élevage bas-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.218-239. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre production d’agneaux, incitations environnementales et inscription dans le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.231.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production sociale de l’herbe et inscription territoriale des éleveurs ovins pastoraux des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170 (3), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.170.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, long working days: active work and the construction of professional satisfaction in french diversified organic market gardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.396-414. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.202-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management, labour organization, and marketing: three key issues for improving sustainability in organic vegetable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2014.959341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabannon en cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.114-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du salariat permanent en élevage laitier de montagne : une première approche dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.366-370. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver ensemble patrimoines naturel et culturel : l’exemplarité des ruines féodales des Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.84-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'environnement : entre sites et réserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Le naturel et la qualité - Classer et nommer les fruits du châtaignier ou la construction d'un lien à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (4), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (59-64)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une &amp;quot;nature-projet&amp;quot; : l'exemple de Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage : un travail passion débordé par le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vergote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barranca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aimer son travail nuit-il à la santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et changement climatique : intensification du travail, au delà de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : refaire monde dans les territoires face à un "mal commu" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dupré Lucie; Calla Simon; Derbez Floriane; Petit Sandrine, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture et l’élevage, entre célébration et critique sociales : donner à voir et redonner voix au travail au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum national d'histoire naturelle, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant : d’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l'anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant. D’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Congrès international de l’AFEA « La crise un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie - AFEA, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture dans la plaine des Vosges, Synthèse de l’atelier participatif du 05 avril 2022 à Vittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’atelier participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage à l’accaparement des ressources mellifères. Tensions et éthos en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études ANERCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANERCEA, Feb 2022, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture ou la pratique du milieu : emplacement des ruchers, place de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écologisation de l’agriculture et de l’alimentation au cœur des interactions entre science, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cl Lamine (Inrae) &amp; M. Jacqué (Aix marseille 1), Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement : mobilités animales, système technique, rapports aux autres et à la nature. Le pastoralisme pour exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Relations hommes-animaux : questions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Ferret, F. Keck, ehess, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, technique et rapports à la nature : quelles redéfinitions agro-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur le travail en agriculture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Travail en agriculture, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment être autonome en étant fortement dépendant des ressources naturelles et des autres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’autonomie en agriculture : entre injonctions et revendications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesaer Inrae Dijon, https://institut-agro-dijon.fr/agenda/penser-lautonomie-en-agriculture-entre-revendications-et-injonctions, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et construction sociopolitique des catégories « amateurs » et « professionnels » en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international CENS-AISLF « Penser les frontières, passer les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue- AISLF, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement - Transformation et redéfinition des mondes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrérence à l'Association Nationale de la Recherche et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale de la Recherche et de la Technologie (ANRT). FRA., Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et savoirs du vivant : quelle transmission du savoir en personne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Matières à Savoir-faire : Propriété, circulation et Formation des Savoir-Faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes des Techniques, des Connaissances et des Pratiques (cetcopra). FRA., Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abeilles &amp; société, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail agricole, nature & technique : redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition agro-écologique et ses déclinaisons multiples : nouvelle promesse technologique ou mouvement social ? Dans le cadre de l’atelier Penser la/ les Transition(s), coord. JL Tornatore &amp; F. Jarrige, Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage : travail invisible et pratique sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par terres de Liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Liens. FRA., Jun 2018, Gerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food suply chains, long working days. Working organic : tensions and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EUROPEAN CONGRESS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Aug 2015, Aberdeen, United Kingdom. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friche, désordre social et &amp;quot;nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire COSSEC - Les indicateurs territoriaux de développement durable en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de L'homme de Lorraine. FRA., Jun 2015, Villerupt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans d’histoire : du domestique de ferme au salarié agricole de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l’Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA) - 50 ans de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA). FRA., Nov 2015, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : des systèmes techniques sans objet technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Cesaer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food supply chains, long working day, paradoxes, tensions and professional satisfaction in organic market garden farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congrès de l'Europan Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever et nourrir des bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'Histoire Naturelle de Toulouse. Toulouse, FRA., Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More sheep, more space...but not any tractor ! Is farm enlargement (always) damageable regarding sustainability in French Mediterranean mountains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de petites exploitations en France et en Italie : des facteurs de résilience multiples mais souvent fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites paysanneries dans un contexte mondial incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes&amp;quot; d’autonomie et d’hétéronomie dans le travail. Le cas de l’élevage de zone difficile confronté à l’intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du programme ANR MOUVE/SYSTERRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2014, St Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et mobilité en élevage ovin dans les Alpes de Hautes-Provence quelle(s) norme(s) professionnelles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail INRA-CIRAD-EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les espèces cultivées et (re)enchanter le travail ? Maraîchage, diversification spécifique et vente directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie fourragère, entre filière et territoires en élevage ovin alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nouvelles formes d'agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Nov 2013, Dijon, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-enchanter le métier de maraîcher ? agriculture biologique, diversification spécifique, vente directe et satisfaction professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFER renouer les liens entre les territoires et la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et salariat agricole: trouver sa place, faire sa place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle demande sociale des salariés agricoles dans les 10 ans à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale des salariés agricoles (FNAsavpa)., Mar 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes et travail salarié : promesses et limites d'un rapprochement des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Genre et agriculture familiale et paysanne, regards nord-sud ". Débats entre mondes académique, du développement et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier (UPS). FRA., May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversification in market-garden farms and consequences on crop management, labour organization and marketing at farm and territorial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Marguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University [Aarhus]. Aarhus, DNK., Jul 2012, Aarhus, Denmark. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting more satisfaction? How species diversification and direct selling reshape labour's organization in organic market gardening. A French case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII.World Congress of Rural Sociology : The New Rural World: From Crisis to Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rural Sociology Association (IRSA). NOR., Jul 2012, Lisbonne, Spain. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtaigne et marrons, alimentation, relance et patrimoine régional. Une perspective pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus d’Eté 2010 : Alimentation, mémoire et patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais (Tours). FRA.; Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA). FRA., Aug 2010, Tours, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariats agricoles : quels enjeux ? Comment réfléchir la diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Inra Sad – Cirad ES : Le travail en agriculture dans les sciences pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Parent (Puy-de-Dôme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabanon en cabane : itinérance du pastoralisme provençal à l'épreuve du loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats, précaires, temporaires, mobiles: observer des situations, démêler des notions. Conférence de l'EHESS (Ecole des Hautes Etudes en Sciences Sociales) de Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le salariat questionne /éclaire le travail agricole (en élevage bovin lait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres "Travail en Elevage". Rencontres nationales des acteurs du Développement, de la Recherche et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2009, Rennes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “pop” ecology statement: the flowering meadows contest in the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSRM Symposium, People and Place : Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, NA, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors and issues in the standardization of naturalist field data in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.International symposium on Society and Ressource Management,: People and Place: Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Society and Natural Resources (IASNR). USA., Jun 2008, Burlington, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage labour: modes of territorial adjustment of work groups and livestock farming activities. Illustration in Brazilian Amazonia and comparison with other regions of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gonyang, South Korea. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d’« Ecologisation » des politiques publiques : les MAE &amp;quot;résultat&amp;quot; sur surfaces herbagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralismes, biodiversités, paysages dans les espaces montagnards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Valdeblore, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et éleveurs : trajectoires croisées dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées INRA-SFER de recherches en sciences sociales, Paris, 13-14 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : un métier comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : aujourd’hui, un métier comme les autres ? Jalons bibliographiques et pistes de travail pour une recherche en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Bretagne Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnologie : Ordres naturels et bricolages humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Brest, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herboriser. De l’herbier aux données géo-référencées : évolution d’une passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliquées de La Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Citizen sciences, collective vigilance and relations between laymen and scientists in natural history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Saint-Etienne, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser une production agricole naturelle trop durable. Le cas de la castanéiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CR 23 de l'AISLF, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecologisation of Agriculture : Historical Elements about Chesnuts Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Globalisation, risques et résistances dans les économies et les sociétés rurales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XI Congrès international de sociologie rurale, IRSA, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination par la tradition : l’exemple de la relance de la production de châtaignes en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Relances de traditions en Europe aujourd'hui : études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecologisation of agriculture: historical elements about chesnuts production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Crr. Centre For Rural Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World congress of rural sociology: Globalisation, risks and resistance in rural economies and societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political use of ecologisation of agriculture: a historical lecture based on agro-forestory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. European Society For Rural Sociology / Société Européenne de Sociologie Rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été européenne de sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pernes-les-Fontaines, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier-en-personne : pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’ethnobotanique du domaine européen organisé par le Musée conservatoire ethnologique de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Lieutaghi, D. Musset, Jun 2001, Mane (04), France. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier en personne: pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnobotanique de Salagon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Salagon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la patrimonialisation d’un objet hybride : les ruines féodales des Vosges du Nord : entre valeur d’ancienneté et valeur historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalisation des hommes et de la nature. Conservation des animaux et mise en réserve de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Enrique Porqueres i Gené et Suzanne de Cheveigné, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collections et des collectifs: les savoirs en jeu dans la gestion des sites Natura 2000 »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche pour et sur le développement régional, Actes du séminaire de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSDR, Dec 2002, Montpellier (34000), France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans les productions dites “traditionnelles” : l’introduction du filet de récolte dans la castanéiculture ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">126e Congrès national des Sociétés Historiques et Scientifiques : Terres et hommes du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Globalisation des ressources génétiques et systèmes de production agricole traditionnelle. Le cas des variétés hybrides de châtaignes en Ardèche ”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de la Société Européenne de Sociologie Rurale Société, Nature, Technologie. La contribution de la sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRS, Jul 2001, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’estive des porcs coureurs en Corse : des compétences partagées entre l’homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éleveurs et animaux domestiques (fin XVIIIe – XXe siècle), 22e colloque de l’Association des Ruralistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernadette Lizet, Rolande Bonnain, Jean-Luc Mayaud et Jacques Rémy (dir.), ARF, Oct 1998, Rambouillet, Bergerie nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the “local” bee: between globalization and regional adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès International d’Apiculture (APIMONDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apimondia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2019, 46ème Congrès International d’Apiculture (APIMONDIA) - Beekeeping together with agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments : quelle société de conservation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 240p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spoljar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Depoudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri Editions. 2024, Références, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE; Educagri Editions. QUAE; Educagri Editions, 2023, Sciences en partage, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicultures, des mondes en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EHESS : École des hautes études en sciences sociales. , 206, 2021, 978-2-7132-2835-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.240, 2018, Techniques et Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1er semestre (63), 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La châtaigne d'Ardèche : un fruit de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dauphiné Libéré, 50 p., 2008, Patrimoines (Veurey), 978-2-916272-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre incertitudes et émotions : l'apiculture, un travail vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Spoljar; Lucie Dupré; Caroline Depoudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, pp.59-71, 2024, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculteurs, des autochtones de l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Joly; Lucie Dupré; Sandrine Petit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre. Conflictualités, expérimentations, transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions-Quae, pp.135-146, 2023, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’apiculture : une éducation de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apiculteurs, nature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-89, 2021, 979-10-275-0466-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abeille qui convient : sociologie des pratiques génétiques en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains et animaux dans les agricultures alternatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.251, 2019, Références (Educagri), 979-10-275-0355-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un collectif vraiment singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oubliés de l’agriculture. 1965-2015 : 50 ans d’histoire des salariés agricoles et de l’Asavpa en Aveyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Salariés Agricoles de l'Aveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 379 p., 2016, 978-2-7466-9674-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel du sauvage : refaire le monde dans les bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7535-1831-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politiques publiques de l'environnement : rôle et place des naturalistes amateurs et des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Charvolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-232, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politique publiques de l’environnement : rôle et place des naturalistes amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes ? La question de l’amateur dans les sciences naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, 2007, 978-2-7526-0230-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser : entre naturalisation et excès d'historicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et savoirs naturalistes locaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-2-7380-1218-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie d'une coïncidence: u porcu, u salvaticu, u sigonu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porchi è cignali: saveurs et mystères des suidés. Catalogue de l'exposition du musée de la Corse, 25 juin au 31 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albiana, 2004, 2-84698-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la châtaigne au châtaignier : disqualification et requalification de la production castanéicole ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits des terroirs, fruits défendus. Identités, mémoires et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres. La part de l’arbre : mondes, promesses, alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles. le sacrifice des pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture dans les zones intermédiaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybee resistance against Varroa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abeilles et des hommes. Un duo de pollinisateur en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Pauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : collection ou confrontation de savoirs ? Quelles connaissances pour une cogestion de l’agriculture et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la nature ordinaire. Expertise ethnosociologique dans la vallée de la Zinsel du Nord,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc naturel des Vosges du nord. 2002, 70 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise ethno-sociologique sur l’attractivité et la fréquentation des ruines féodales dans les Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC de Lorraine. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de la châtaigne en Ardèche : la production, entre le site et la cité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1999, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de châtaignes en Ardèche. Analyse de quelques segments technico-économiques et sociotechniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1997, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des opérations de relance de la production de châtaignes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEMEC - Université de provence. 1997, 50 p. annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> lucie dupré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche en anthropologie à l'INRAE (UMR Cesaer Dijon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse à la façon dont certains mondes agricoles se transforment et se redéfinissent en pratiques et en discours face aux incertitudes, aléas et tensions auxquels ils doivent faire face (dégradation des conditions de travail, affaiblissement démographique, pressions économiques fortes, difficultés d’accès au foncier, raréfaction et/ou dégradation des ressources naturelles, aléas et réchauffement climatiques, érosion de la biodiversité, etc.). Je porte une attention plus particulière aux systèmes ou pratiques agricoles qui ont été et sont difficiles à classer dans l’échiquier agricole, voire déclasser par la modernisation, et qui se caractérise par un fort ancrage dans les territoires : la castanéiculture, l’élevage porcin corse, le pastoralisme méditerranéen, et ces dernières années, l’apiculture.  Rapport aux autres (humains et autres qu’humains), savoirs et pouvoir dans les relations de travail, domestication de l’aléa ou encore pratiques professionnelles de la nature sont quelques-unes de mes approches transversales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce qu’il y a de bien avec le changement climatique… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bel Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bucchianeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, [7 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources mellifères disputées : une question d’accès entre ethos, savoir et pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-Série 40, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14clo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05293870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture à travers le prisme des catégories « amateurs » et « professionnels : approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1117, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister à la professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attention, au coeur du processus d'apprentissage en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes apicoles entre agriculture et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie en apiculture ou la réalisation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire en périphérie. De la centralité du travail en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A place in the locality. The siting of apiaries in professional beekeeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.28-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte de tout arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.124-127. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie entre marché, rapport à la nature et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer le temps et l’espace, reprendre du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production and circulation of agricultural knowledge as interrogated by agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12,2 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et la circulation des connaissances en agriculture interrogées par l’agro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berger, point barre » Jalons pour une redéfinition pastorale de l’élevage bas-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.218-239. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre production d’agneaux, incitations environnementales et inscription dans le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.231.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production sociale de l’herbe et inscription territoriale des éleveurs ovins pastoraux des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170 (3), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.170.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, long working days: active work and the construction of professional satisfaction in french diversified organic market gardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.396-414. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.202-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management, labour organization, and marketing: three key issues for improving sustainability in organic vegetable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2014.959341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabannon en cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.114-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du salariat permanent en élevage laitier de montagne : une première approche dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.366-370. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver ensemble patrimoines naturel et culturel : l’exemplarité des ruines féodales des Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.84-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'environnement : entre sites et réserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Le naturel et la qualité - Classer et nommer les fruits du châtaignier ou la construction d'un lien à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (4), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (59-64)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une &amp;quot;nature-projet&amp;quot; : l'exemple de Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage : un travail passion débordé par le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vergote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barranca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aimer son travail nuit-il à la santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et changement climatique : intensification du travail, au delà de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : refaire monde dans les territoires face à un "mal commu" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dupré Lucie; Calla Simon; Derbez Floriane; Petit Sandrine, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture et l’élevage, entre célébration et critique sociales : donner à voir et redonner voix au travail au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum national d'histoire naturelle, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant : d’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l'anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant. D’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Congrès international de l’AFEA « La crise un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie - AFEA, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture dans la plaine des Vosges, Synthèse de l’atelier participatif du 05 avril 2022 à Vittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’atelier participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage à l’accaparement des ressources mellifères. Tensions et éthos en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études ANERCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANERCEA, Feb 2022, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture ou la pratique du milieu : emplacement des ruchers, place de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écologisation de l’agriculture et de l’alimentation au cœur des interactions entre science, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cl Lamine (Inrae) &amp; M. Jacqué (Aix marseille 1), Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement : mobilités animales, système technique, rapports aux autres et à la nature. Le pastoralisme pour exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Relations hommes-animaux : questions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Ferret, F. Keck, ehess, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, technique et rapports à la nature : quelles redéfinitions agro-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur le travail en agriculture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Travail en agriculture, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment être autonome en étant fortement dépendant des ressources naturelles et des autres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’autonomie en agriculture : entre injonctions et revendications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesaer Inrae Dijon, https://institut-agro-dijon.fr/agenda/penser-lautonomie-en-agriculture-entre-revendications-et-injonctions, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et construction sociopolitique des catégories « amateurs » et « professionnels » en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international CENS-AISLF « Penser les frontières, passer les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue- AISLF, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement - Transformation et redéfinition des mondes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrérence à l'Association Nationale de la Recherche et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale de la Recherche et de la Technologie (ANRT). FRA., Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et savoirs du vivant : quelle transmission du savoir en personne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Matières à Savoir-faire : Propriété, circulation et Formation des Savoir-Faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes des Techniques, des Connaissances et des Pratiques (cetcopra). FRA., Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abeilles &amp; société, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail agricole, nature & technique : redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition agro-écologique et ses déclinaisons multiples : nouvelle promesse technologique ou mouvement social ? Dans le cadre de l’atelier Penser la/ les Transition(s), coord. JL Tornatore &amp; F. Jarrige, Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage : travail invisible et pratique sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par terres de Liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Liens. FRA., Jun 2018, Gerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friche, désordre social et &amp;quot;nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire COSSEC - Les indicateurs territoriaux de développement durable en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de L'homme de Lorraine. FRA., Jun 2015, Villerupt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food suply chains, long working days. Working organic : tensions and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EUROPEAN CONGRESS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Aug 2015, Aberdeen, United Kingdom. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans d’histoire : du domestique de ferme au salarié agricole de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l’Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA) - 50 ans de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA). FRA., Nov 2015, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : des systèmes techniques sans objet technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Cesaer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food supply chains, long working day, paradoxes, tensions and professional satisfaction in organic market garden farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congrès de l'Europan Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever et nourrir des bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'Histoire Naturelle de Toulouse. Toulouse, FRA., Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More sheep, more space...but not any tractor ! Is farm enlargement (always) damageable regarding sustainability in French Mediterranean mountains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de petites exploitations en France et en Italie : des facteurs de résilience multiples mais souvent fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites paysanneries dans un contexte mondial incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes&amp;quot; d’autonomie et d’hétéronomie dans le travail. Le cas de l’élevage de zone difficile confronté à l’intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du programme ANR MOUVE/SYSTERRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2014, St Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et mobilité en élevage ovin dans les Alpes de Hautes-Provence quelle(s) norme(s) professionnelles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail INRA-CIRAD-EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les espèces cultivées et (re)enchanter le travail ? Maraîchage, diversification spécifique et vente directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie fourragère, entre filière et territoires en élevage ovin alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nouvelles formes d'agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Nov 2013, Dijon, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-enchanter le métier de maraîcher ? agriculture biologique, diversification spécifique, vente directe et satisfaction professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFER renouer les liens entre les territoires et la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et salariat agricole: trouver sa place, faire sa place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle demande sociale des salariés agricoles dans les 10 ans à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale des salariés agricoles (FNAsavpa)., Mar 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes et travail salarié : promesses et limites d'un rapprochement des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Genre et agriculture familiale et paysanne, regards nord-sud ". Débats entre mondes académique, du développement et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier (UPS). FRA., May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversification in market-garden farms and consequences on crop management, labour organization and marketing at farm and territorial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Marguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University [Aarhus]. Aarhus, DNK., Jul 2012, Aarhus, Denmark. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting more satisfaction? How species diversification and direct selling reshape labour's organization in organic market gardening. A French case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII.World Congress of Rural Sociology : The New Rural World: From Crisis to Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rural Sociology Association (IRSA). NOR., Jul 2012, Lisbonne, Spain. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtaigne et marrons, alimentation, relance et patrimoine régional. Une perspective pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus d’Eté 2010 : Alimentation, mémoire et patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais (Tours). FRA.; Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA). FRA., Aug 2010, Tours, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariats agricoles : quels enjeux ? Comment réfléchir la diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Inra Sad – Cirad ES : Le travail en agriculture dans les sciences pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Parent (Puy-de-Dôme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabanon en cabane : itinérance du pastoralisme provençal à l'épreuve du loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats, précaires, temporaires, mobiles: observer des situations, démêler des notions. Conférence de l'EHESS (Ecole des Hautes Etudes en Sciences Sociales) de Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le salariat questionne /éclaire le travail agricole (en élevage bovin lait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres "Travail en Elevage". Rencontres nationales des acteurs du Développement, de la Recherche et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2009, Rennes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “pop” ecology statement: the flowering meadows contest in the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSRM Symposium, People and Place : Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, NA, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage labour: modes of territorial adjustment of work groups and livestock farming activities. Illustration in Brazilian Amazonia and comparison with other regions of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gonyang, South Korea. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors and issues in the standardization of naturalist field data in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.International symposium on Society and Ressource Management,: People and Place: Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Society and Natural Resources (IASNR). USA., Jun 2008, Burlington, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d’« Ecologisation » des politiques publiques : les MAE &amp;quot;résultat&amp;quot; sur surfaces herbagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralismes, biodiversités, paysages dans les espaces montagnards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Valdeblore, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et éleveurs : trajectoires croisées dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées INRA-SFER de recherches en sciences sociales, Paris, 13-14 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : un métier comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : aujourd’hui, un métier comme les autres ? Jalons bibliographiques et pistes de travail pour une recherche en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Bretagne Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnologie : Ordres naturels et bricolages humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Brest, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herboriser. De l’herbier aux données géo-référencées : évolution d’une passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliquées de La Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Citizen sciences, collective vigilance and relations between laymen and scientists in natural history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Saint-Etienne, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser une production agricole naturelle trop durable. Le cas de la castanéiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CR 23 de l'AISLF, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecologisation of Agriculture : Historical Elements about Chesnuts Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Globalisation, risques et résistances dans les économies et les sociétés rurales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XI Congrès international de sociologie rurale, IRSA, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecologisation of agriculture: historical elements about chesnuts production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Crr. Centre For Rural Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World congress of rural sociology: Globalisation, risks and resistance in rural economies and societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination par la tradition : l’exemple de la relance de la production de châtaignes en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Relances de traditions en Europe aujourd'hui : études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political use of ecologisation of agriculture: a historical lecture based on agro-forestory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. European Society For Rural Sociology / Société Européenne de Sociologie Rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été européenne de sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pernes-les-Fontaines, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier-en-personne : pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’ethnobotanique du domaine européen organisé par le Musée conservatoire ethnologique de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Lieutaghi, D. Musset, Jun 2001, Mane (04), France. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier en personne: pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnobotanique de Salagon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Salagon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la patrimonialisation d’un objet hybride : les ruines féodales des Vosges du Nord : entre valeur d’ancienneté et valeur historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalisation des hommes et de la nature. Conservation des animaux et mise en réserve de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Enrique Porqueres i Gené et Suzanne de Cheveigné, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collections et des collectifs: les savoirs en jeu dans la gestion des sites Natura 2000 »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche pour et sur le développement régional, Actes du séminaire de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSDR, Dec 2002, Montpellier (34000), France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans les productions dites “traditionnelles” : l’introduction du filet de récolte dans la castanéiculture ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">126e Congrès national des Sociétés Historiques et Scientifiques : Terres et hommes du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Globalisation des ressources génétiques et systèmes de production agricole traditionnelle. Le cas des variétés hybrides de châtaignes en Ardèche ”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de la Société Européenne de Sociologie Rurale Société, Nature, Technologie. La contribution de la sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRS, Jul 2001, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’estive des porcs coureurs en Corse : des compétences partagées entre l’homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éleveurs et animaux domestiques (fin XVIIIe – XXe siècle), 22e colloque de l’Association des Ruralistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernadette Lizet, Rolande Bonnain, Jean-Luc Mayaud et Jacques Rémy (dir.), ARF, Oct 1998, Rambouillet, Bergerie nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the “local” bee: between globalization and regional adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès International d’Apiculture (APIMONDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apimondia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2019, 46ème Congrès International d’Apiculture (APIMONDIA) - Beekeeping together with agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments : quelle société de conservation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 240p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spoljar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Depoudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri Editions. 2024, Références, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE; Educagri Editions. QUAE; Educagri Editions, 2023, Sciences en partage, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicultures, des mondes en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EHESS : École des hautes études en sciences sociales. , 206, 2021, 978-2-7132-2835-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.240, 2018, Techniques et Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1er semestre (63), 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La châtaigne d'Ardèche : un fruit de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dauphiné Libéré, 50 p., 2008, Patrimoines (Veurey), 978-2-916272-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre incertitudes et émotions : l'apiculture, un travail vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Spoljar; Lucie Dupré; Caroline Depoudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, pp.59-71, 2024, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculteurs, des autochtones de l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Joly; Lucie Dupré; Sandrine Petit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre. Conflictualités, expérimentations, transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions-Quae, pp.135-146, 2023, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’apiculture : une éducation de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apiculteurs, nature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-89, 2021, 979-10-275-0466-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abeille qui convient : sociologie des pratiques génétiques en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains et animaux dans les agricultures alternatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.251, 2019, Références (Educagri), 979-10-275-0355-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un collectif vraiment singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oubliés de l’agriculture. 1965-2015 : 50 ans d’histoire des salariés agricoles et de l’Asavpa en Aveyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Salariés Agricoles de l'Aveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 379 p., 2016, 978-2-7466-9674-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel du sauvage : refaire le monde dans les bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7535-1831-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politiques publiques de l'environnement : rôle et place des naturalistes amateurs et des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Charvolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-232, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politique publiques de l’environnement : rôle et place des naturalistes amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes ? La question de l’amateur dans les sciences naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, 2007, 978-2-7526-0230-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser : entre naturalisation et excès d'historicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et savoirs naturalistes locaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-2-7380-1218-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie d'une coïncidence: u porcu, u salvaticu, u sigonu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porchi è cignali: saveurs et mystères des suidés. Catalogue de l'exposition du musée de la Corse, 25 juin au 31 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albiana, 2004, 2-84698-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la châtaigne au châtaignier : disqualification et requalification de la production castanéicole ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits des terroirs, fruits défendus. Identités, mémoires et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres. La part de l’arbre : mondes, promesses, alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles. le sacrifice des pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture dans les zones intermédiaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybee resistance against Varroa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abeilles et des hommes. Un duo de pollinisateur en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Pauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : collection ou confrontation de savoirs ? Quelles connaissances pour une cogestion de l’agriculture et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la nature ordinaire. Expertise ethnosociologique dans la vallée de la Zinsel du Nord,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc naturel des Vosges du nord. 2002, 70 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise ethno-sociologique sur l’attractivité et la fréquentation des ruines féodales dans les Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC de Lorraine. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de la châtaigne en Ardèche : la production, entre le site et la cité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1999, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de châtaignes en Ardèche. Analyse de quelques segments technico-économiques et sociotechniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1997, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des opérations de relance de la production de châtaignes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEMEC - Université de provence. 1997, 50 p. annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153418v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787658v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195171v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Bretagne Occidentale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliqu&#233;es de La Loire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759842v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826816v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Crr. Centre For Rural Research" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society For Rural Sociology / Soci&#233;t&#233; Europ&#233;enne de Sociologie Rurale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spoljar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198292v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tc.revues.org/7288" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pardessuslahaie.net/frontend.php/asso-salariesagricoles12/2157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2868" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/17/25/72/PDF/Extraits_sciences_citoyennes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?hl=fr&amp;amp;id=o2DFa7cb0roC&amp;amp;dq=Biodiversit%C3%A9+et+savoirs+naturalistes+locaux+en+France&amp;amp;printsec=frontcover&amp;amp;source=web&amp;amp;ots=daSlCXVUw6&amp;amp;sig=Soi30zWLY6xdaCog6lB2KG1I-0c#PPA3,M1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600399v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Pauleau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825245v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14347" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153418v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787658v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Bretagne Occidentale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliqu&#233;es de La Loire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Crr. Centre For Rural Research" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society For Rural Sociology / Soci&#233;t&#233; Europ&#233;enne de Sociologie Rurale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spoljar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198292v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tc.revues.org/7288" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pardessuslahaie.net/frontend.php/asso-salariesagricoles12/2157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2868" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/17/25/72/PDF/Extraits_sciences_citoyennes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?hl=fr&amp;amp;id=o2DFa7cb0roC&amp;amp;dq=Biodiversit%C3%A9+et+savoirs+naturalistes+locaux+en+France&amp;amp;printsec=frontcover&amp;amp;source=web&amp;amp;ots=daSlCXVUw6&amp;amp;sig=Soi30zWLY6xdaCog6lB2KG1I-0c#PPA3,M1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600399v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Pauleau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825245v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>