--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> lucie dupré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche en anthropologie à l'INRAE (UMR Cesaer Dijon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse à la façon dont certains mondes agricoles se transforment et se redéfinissent en pratiques et en discours face aux incertitudes, aléas et tensions auxquels ils doivent faire face (dégradation des conditions de travail, affaiblissement démographique, pressions économiques fortes, difficultés d’accès au foncier, raréfaction et/ou dégradation des ressources naturelles, aléas et réchauffement climatiques, érosion de la biodiversité, etc.). Je porte une attention plus particulière aux systèmes ou pratiques agricoles qui ont été et sont difficiles à classer dans l’échiquier agricole, voire déclasser par la modernisation, et qui se caractérise par un fort ancrage dans les territoires : la castanéiculture, l’élevage porcin corse, le pastoralisme méditerranéen, et ces dernières années, l’apiculture.  Rapport aux autres (humains et autres qu’humains), savoirs et pouvoir dans les relations de travail, domestication de l’aléa ou encore pratiques professionnelles de la nature sont quelques-unes de mes approches transversales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce qu’il y a de bien avec le changement climatique… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bel Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bucchianeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, [7 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources mellifères disputées : une question d’accès entre ethos, savoir et pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-Série 40, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14clo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05293870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture à travers le prisme des catégories « amateurs » et « professionnels : approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1117, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister à la professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attention, au coeur du processus d'apprentissage en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes apicoles entre agriculture et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie en apiculture ou la réalisation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire en périphérie. De la centralité du travail en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A place in the locality. The siting of apiaries in professional beekeeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.28-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte de tout arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.124-127. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie entre marché, rapport à la nature et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer le temps et l’espace, reprendre du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production and circulation of agricultural knowledge as interrogated by agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12,2 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et la circulation des connaissances en agriculture interrogées par l’agro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berger, point barre » Jalons pour une redéfinition pastorale de l’élevage bas-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.218-239. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre production d’agneaux, incitations environnementales et inscription dans le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.231.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production sociale de l’herbe et inscription territoriale des éleveurs ovins pastoraux des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170 (3), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.170.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, long working days: active work and the construction of professional satisfaction in french diversified organic market gardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.396-414. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.202-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management, labour organization, and marketing: three key issues for improving sustainability in organic vegetable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2014.959341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabannon en cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.114-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du salariat permanent en élevage laitier de montagne : une première approche dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.366-370. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver ensemble patrimoines naturel et culturel : l’exemplarité des ruines féodales des Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.84-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'environnement : entre sites et réserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Le naturel et la qualité - Classer et nommer les fruits du châtaignier ou la construction d'un lien à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (4), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (59-64)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une &amp;quot;nature-projet&amp;quot; : l'exemple de Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage : un travail passion débordé par le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vergote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barranca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aimer son travail nuit-il à la santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et changement climatique : intensification du travail, au delà de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : refaire monde dans les territoires face à un "mal commu" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dupré Lucie; Calla Simon; Derbez Floriane; Petit Sandrine, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture et l’élevage, entre célébration et critique sociales : donner à voir et redonner voix au travail au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum national d'histoire naturelle, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant : d’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l'anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant. D’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Congrès international de l’AFEA « La crise un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie - AFEA, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture dans la plaine des Vosges, Synthèse de l’atelier participatif du 05 avril 2022 à Vittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’atelier participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage à l’accaparement des ressources mellifères. Tensions et éthos en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études ANERCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANERCEA, Feb 2022, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture ou la pratique du milieu : emplacement des ruchers, place de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écologisation de l’agriculture et de l’alimentation au cœur des interactions entre science, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cl Lamine (Inrae) &amp; M. Jacqué (Aix marseille 1), Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement : mobilités animales, système technique, rapports aux autres et à la nature. Le pastoralisme pour exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Relations hommes-animaux : questions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Ferret, F. Keck, ehess, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, technique et rapports à la nature : quelles redéfinitions agro-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur le travail en agriculture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Travail en agriculture, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment être autonome en étant fortement dépendant des ressources naturelles et des autres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’autonomie en agriculture : entre injonctions et revendications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesaer Inrae Dijon, https://institut-agro-dijon.fr/agenda/penser-lautonomie-en-agriculture-entre-revendications-et-injonctions, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et construction sociopolitique des catégories « amateurs » et « professionnels » en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international CENS-AISLF « Penser les frontières, passer les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue- AISLF, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement - Transformation et redéfinition des mondes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrérence à l'Association Nationale de la Recherche et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale de la Recherche et de la Technologie (ANRT). FRA., Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et savoirs du vivant : quelle transmission du savoir en personne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Matières à Savoir-faire : Propriété, circulation et Formation des Savoir-Faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes des Techniques, des Connaissances et des Pratiques (cetcopra). FRA., Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abeilles &amp; société, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail agricole, nature & technique : redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition agro-écologique et ses déclinaisons multiples : nouvelle promesse technologique ou mouvement social ? Dans le cadre de l’atelier Penser la/ les Transition(s), coord. JL Tornatore &amp; F. Jarrige, Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage : travail invisible et pratique sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par terres de Liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Liens. FRA., Jun 2018, Gerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friche, désordre social et &amp;quot;nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire COSSEC - Les indicateurs territoriaux de développement durable en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de L'homme de Lorraine. FRA., Jun 2015, Villerupt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food suply chains, long working days. Working organic : tensions and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EUROPEAN CONGRESS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Aug 2015, Aberdeen, United Kingdom. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans d’histoire : du domestique de ferme au salarié agricole de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l’Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA) - 50 ans de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA). FRA., Nov 2015, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : des systèmes techniques sans objet technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Cesaer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food supply chains, long working day, paradoxes, tensions and professional satisfaction in organic market garden farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congrès de l'Europan Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever et nourrir des bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'Histoire Naturelle de Toulouse. Toulouse, FRA., Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More sheep, more space...but not any tractor ! Is farm enlargement (always) damageable regarding sustainability in French Mediterranean mountains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de petites exploitations en France et en Italie : des facteurs de résilience multiples mais souvent fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites paysanneries dans un contexte mondial incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes&amp;quot; d’autonomie et d’hétéronomie dans le travail. Le cas de l’élevage de zone difficile confronté à l’intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du programme ANR MOUVE/SYSTERRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2014, St Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et mobilité en élevage ovin dans les Alpes de Hautes-Provence quelle(s) norme(s) professionnelles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail INRA-CIRAD-EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les espèces cultivées et (re)enchanter le travail ? Maraîchage, diversification spécifique et vente directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie fourragère, entre filière et territoires en élevage ovin alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nouvelles formes d'agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Nov 2013, Dijon, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-enchanter le métier de maraîcher ? agriculture biologique, diversification spécifique, vente directe et satisfaction professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFER renouer les liens entre les territoires et la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et salariat agricole: trouver sa place, faire sa place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle demande sociale des salariés agricoles dans les 10 ans à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale des salariés agricoles (FNAsavpa)., Mar 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes et travail salarié : promesses et limites d'un rapprochement des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Genre et agriculture familiale et paysanne, regards nord-sud ". Débats entre mondes académique, du développement et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier (UPS). FRA., May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversification in market-garden farms and consequences on crop management, labour organization and marketing at farm and territorial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Marguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University [Aarhus]. Aarhus, DNK., Jul 2012, Aarhus, Denmark. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting more satisfaction? How species diversification and direct selling reshape labour's organization in organic market gardening. A French case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII.World Congress of Rural Sociology : The New Rural World: From Crisis to Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rural Sociology Association (IRSA). NOR., Jul 2012, Lisbonne, Spain. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtaigne et marrons, alimentation, relance et patrimoine régional. Une perspective pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus d’Eté 2010 : Alimentation, mémoire et patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais (Tours). FRA.; Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA). FRA., Aug 2010, Tours, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariats agricoles : quels enjeux ? Comment réfléchir la diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Inra Sad – Cirad ES : Le travail en agriculture dans les sciences pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Parent (Puy-de-Dôme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabanon en cabane : itinérance du pastoralisme provençal à l'épreuve du loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats, précaires, temporaires, mobiles: observer des situations, démêler des notions. Conférence de l'EHESS (Ecole des Hautes Etudes en Sciences Sociales) de Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le salariat questionne /éclaire le travail agricole (en élevage bovin lait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres "Travail en Elevage". Rencontres nationales des acteurs du Développement, de la Recherche et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2009, Rennes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “pop” ecology statement: the flowering meadows contest in the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSRM Symposium, People and Place : Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, NA, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage labour: modes of territorial adjustment of work groups and livestock farming activities. Illustration in Brazilian Amazonia and comparison with other regions of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gonyang, South Korea. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors and issues in the standardization of naturalist field data in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.International symposium on Society and Ressource Management,: People and Place: Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Society and Natural Resources (IASNR). USA., Jun 2008, Burlington, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d’« Ecologisation » des politiques publiques : les MAE &amp;quot;résultat&amp;quot; sur surfaces herbagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralismes, biodiversités, paysages dans les espaces montagnards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Valdeblore, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et éleveurs : trajectoires croisées dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées INRA-SFER de recherches en sciences sociales, Paris, 13-14 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : un métier comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : aujourd’hui, un métier comme les autres ? Jalons bibliographiques et pistes de travail pour une recherche en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Bretagne Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnologie : Ordres naturels et bricolages humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Brest, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herboriser. De l’herbier aux données géo-référencées : évolution d’une passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliquées de La Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Citizen sciences, collective vigilance and relations between laymen and scientists in natural history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Saint-Etienne, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser une production agricole naturelle trop durable. Le cas de la castanéiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CR 23 de l'AISLF, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecologisation of Agriculture : Historical Elements about Chesnuts Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Globalisation, risques et résistances dans les économies et les sociétés rurales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XI Congrès international de sociologie rurale, IRSA, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecologisation of agriculture: historical elements about chesnuts production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Crr. Centre For Rural Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World congress of rural sociology: Globalisation, risks and resistance in rural economies and societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination par la tradition : l’exemple de la relance de la production de châtaignes en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Relances de traditions en Europe aujourd'hui : études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political use of ecologisation of agriculture: a historical lecture based on agro-forestory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. European Society For Rural Sociology / Société Européenne de Sociologie Rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été européenne de sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pernes-les-Fontaines, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier-en-personne : pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’ethnobotanique du domaine européen organisé par le Musée conservatoire ethnologique de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Lieutaghi, D. Musset, Jun 2001, Mane (04), France. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier en personne: pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnobotanique de Salagon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Salagon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la patrimonialisation d’un objet hybride : les ruines féodales des Vosges du Nord : entre valeur d’ancienneté et valeur historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalisation des hommes et de la nature. Conservation des animaux et mise en réserve de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Enrique Porqueres i Gené et Suzanne de Cheveigné, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collections et des collectifs: les savoirs en jeu dans la gestion des sites Natura 2000 »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche pour et sur le développement régional, Actes du séminaire de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSDR, Dec 2002, Montpellier (34000), France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans les productions dites “traditionnelles” : l’introduction du filet de récolte dans la castanéiculture ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">126e Congrès national des Sociétés Historiques et Scientifiques : Terres et hommes du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Globalisation des ressources génétiques et systèmes de production agricole traditionnelle. Le cas des variétés hybrides de châtaignes en Ardèche ”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de la Société Européenne de Sociologie Rurale Société, Nature, Technologie. La contribution de la sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRS, Jul 2001, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’estive des porcs coureurs en Corse : des compétences partagées entre l’homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éleveurs et animaux domestiques (fin XVIIIe – XXe siècle), 22e colloque de l’Association des Ruralistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernadette Lizet, Rolande Bonnain, Jean-Luc Mayaud et Jacques Rémy (dir.), ARF, Oct 1998, Rambouillet, Bergerie nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the “local” bee: between globalization and regional adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès International d’Apiculture (APIMONDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apimondia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2019, 46ème Congrès International d’Apiculture (APIMONDIA) - Beekeeping together with agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments : quelle société de conservation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 240p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spoljar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Depoudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri Editions. 2024, Références, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE; Educagri Editions. QUAE; Educagri Editions, 2023, Sciences en partage, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicultures, des mondes en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EHESS : École des hautes études en sciences sociales. , 206, 2021, 978-2-7132-2835-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.240, 2018, Techniques et Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1er semestre (63), 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La châtaigne d'Ardèche : un fruit de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dauphiné Libéré, 50 p., 2008, Patrimoines (Veurey), 978-2-916272-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre incertitudes et émotions : l'apiculture, un travail vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Spoljar; Lucie Dupré; Caroline Depoudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, pp.59-71, 2024, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculteurs, des autochtones de l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Joly; Lucie Dupré; Sandrine Petit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre. Conflictualités, expérimentations, transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions-Quae, pp.135-146, 2023, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’apiculture : une éducation de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apiculteurs, nature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-89, 2021, 979-10-275-0466-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abeille qui convient : sociologie des pratiques génétiques en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains et animaux dans les agricultures alternatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.251, 2019, Références (Educagri), 979-10-275-0355-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un collectif vraiment singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oubliés de l’agriculture. 1965-2015 : 50 ans d’histoire des salariés agricoles et de l’Asavpa en Aveyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Salariés Agricoles de l'Aveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 379 p., 2016, 978-2-7466-9674-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel du sauvage : refaire le monde dans les bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7535-1831-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politiques publiques de l'environnement : rôle et place des naturalistes amateurs et des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Charvolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-232, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politique publiques de l’environnement : rôle et place des naturalistes amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes ? La question de l’amateur dans les sciences naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, 2007, 978-2-7526-0230-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser : entre naturalisation et excès d'historicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et savoirs naturalistes locaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-2-7380-1218-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie d'une coïncidence: u porcu, u salvaticu, u sigonu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porchi è cignali: saveurs et mystères des suidés. Catalogue de l'exposition du musée de la Corse, 25 juin au 31 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albiana, 2004, 2-84698-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la châtaigne au châtaignier : disqualification et requalification de la production castanéicole ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits des terroirs, fruits défendus. Identités, mémoires et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres. La part de l’arbre : mondes, promesses, alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles. le sacrifice des pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture dans les zones intermédiaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybee resistance against Varroa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abeilles et des hommes. Un duo de pollinisateur en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Pauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : collection ou confrontation de savoirs ? Quelles connaissances pour une cogestion de l’agriculture et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la nature ordinaire. Expertise ethnosociologique dans la vallée de la Zinsel du Nord,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc naturel des Vosges du nord. 2002, 70 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise ethno-sociologique sur l’attractivité et la fréquentation des ruines féodales dans les Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC de Lorraine. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de la châtaigne en Ardèche : la production, entre le site et la cité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1999, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de châtaignes en Ardèche. Analyse de quelques segments technico-économiques et sociotechniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1997, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des opérations de relance de la production de châtaignes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEMEC - Université de provence. 1997, 50 p. annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> lucie dupré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche en anthropologie à l'INRAE (UMR Cesaer Dijon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse à la façon dont certains mondes agricoles se transforment et se redéfinissent en pratiques et en discours face aux incertitudes, aléas et tensions auxquels ils doivent faire face (dégradation des conditions de travail, affaiblissement démographique, pressions économiques fortes, difficultés d’accès au foncier, raréfaction et/ou dégradation des ressources naturelles, aléas et réchauffement climatiques, érosion de la biodiversité, etc.). Je porte une attention plus particulière aux systèmes ou pratiques agricoles qui ont été et sont difficiles à classer dans l’échiquier agricole, voire déclasser par la modernisation, et qui se caractérise par un fort ancrage dans les territoires : la castanéiculture, l’élevage porcin corse, le pastoralisme méditerranéen, et ces dernières années, l’apiculture.  Rapport aux autres (humains et autres qu’humains), savoirs et pouvoir dans les relations de travail, domestication de l’aléa ou encore pratiques professionnelles de la nature sont quelques-unes de mes approches transversales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce qu’il y a de bien avec le changement climatique… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bel Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bucchianeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, [7 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources mellifères disputées : une question d’accès entre ethos, savoir et pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-Série 40, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14clo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05293870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture à travers le prisme des catégories « amateurs » et « professionnels : approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1117, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister à la professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attention, au coeur du processus d'apprentissage en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes apicoles entre agriculture et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie en apiculture ou la réalisation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire en périphérie. De la centralité du travail en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A place in the locality. The siting of apiaries in professional beekeeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.28-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte de tout arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.124-127. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie entre marché, rapport à la nature et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer le temps et l’espace, reprendre du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production and circulation of agricultural knowledge as interrogated by agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12,2 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et la circulation des connaissances en agriculture interrogées par l’agro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berger, point barre » Jalons pour une redéfinition pastorale de l’élevage bas-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.218-239. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre production d’agneaux, incitations environnementales et inscription dans le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.231.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production sociale de l’herbe et inscription territoriale des éleveurs ovins pastoraux des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170 (3), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.170.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, long working days: active work and the construction of professional satisfaction in french diversified organic market gardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.396-414. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.202-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management, labour organization, and marketing: three key issues for improving sustainability in organic vegetable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2014.959341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabannon en cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.114-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du salariat permanent en élevage laitier de montagne : une première approche dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.366-370. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver ensemble patrimoines naturel et culturel : l’exemplarité des ruines féodales des Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.84-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'environnement : entre sites et réserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Le naturel et la qualité - Classer et nommer les fruits du châtaignier ou la construction d'un lien à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (4), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (59-64)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une &amp;quot;nature-projet&amp;quot; : l'exemple de Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage : un travail passion débordé par le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vergote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barranca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aimer son travail nuit-il à la santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et changement climatique : intensification du travail, au delà de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : refaire monde dans les territoires face à un "mal commu" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dupré Lucie; Calla Simon; Derbez Floriane; Petit Sandrine, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture et l’élevage, entre célébration et critique sociales : donner à voir et redonner voix au travail au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum national d'histoire naturelle, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant : d’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l'anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant. D’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Congrès international de l’AFEA « La crise un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie - AFEA, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture dans la plaine des Vosges, Synthèse de l’atelier participatif du 05 avril 2022 à Vittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’atelier participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage à l’accaparement des ressources mellifères. Tensions et éthos en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études ANERCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANERCEA, Feb 2022, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture ou la pratique du milieu : emplacement des ruchers, place de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écologisation de l’agriculture et de l’alimentation au cœur des interactions entre science, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cl Lamine (Inrae) &amp; M. Jacqué (Aix marseille 1), Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement : mobilités animales, système technique, rapports aux autres et à la nature. Le pastoralisme pour exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Relations hommes-animaux : questions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Ferret, F. Keck, ehess, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, technique et rapports à la nature : quelles redéfinitions agro-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur le travail en agriculture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Travail en agriculture, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment être autonome en étant fortement dépendant des ressources naturelles et des autres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’autonomie en agriculture : entre injonctions et revendications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesaer Inrae Dijon, https://institut-agro-dijon.fr/agenda/penser-lautonomie-en-agriculture-entre-revendications-et-injonctions, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et construction sociopolitique des catégories « amateurs » et « professionnels » en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international CENS-AISLF « Penser les frontières, passer les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue- AISLF, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement - Transformation et redéfinition des mondes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrérence à l'Association Nationale de la Recherche et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale de la Recherche et de la Technologie (ANRT). FRA., Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abeilles &amp; société, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et savoirs du vivant : quelle transmission du savoir en personne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Matières à Savoir-faire : Propriété, circulation et Formation des Savoir-Faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes des Techniques, des Connaissances et des Pratiques (cetcopra). FRA., Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail agricole, nature & technique : redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition agro-écologique et ses déclinaisons multiples : nouvelle promesse technologique ou mouvement social ? Dans le cadre de l’atelier Penser la/ les Transition(s), coord. JL Tornatore &amp; F. Jarrige, Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage : travail invisible et pratique sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par terres de Liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Liens. FRA., Jun 2018, Gerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friche, désordre social et &amp;quot;nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire COSSEC - Les indicateurs territoriaux de développement durable en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de L'homme de Lorraine. FRA., Jun 2015, Villerupt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food suply chains, long working days. Working organic : tensions and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EUROPEAN CONGRESS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Aug 2015, Aberdeen, United Kingdom. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans d’histoire : du domestique de ferme au salarié agricole de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l’Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA) - 50 ans de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA). FRA., Nov 2015, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : des systèmes techniques sans objet technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Cesaer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food supply chains, long working day, paradoxes, tensions and professional satisfaction in organic market garden farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congrès de l'Europan Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever et nourrir des bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'Histoire Naturelle de Toulouse. Toulouse, FRA., Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More sheep, more space...but not any tractor ! Is farm enlargement (always) damageable regarding sustainability in French Mediterranean mountains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de petites exploitations en France et en Italie : des facteurs de résilience multiples mais souvent fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites paysanneries dans un contexte mondial incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes&amp;quot; d’autonomie et d’hétéronomie dans le travail. Le cas de l’élevage de zone difficile confronté à l’intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du programme ANR MOUVE/SYSTERRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2014, St Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et mobilité en élevage ovin dans les Alpes de Hautes-Provence quelle(s) norme(s) professionnelles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail INRA-CIRAD-EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les espèces cultivées et (re)enchanter le travail ? Maraîchage, diversification spécifique et vente directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie fourragère, entre filière et territoires en élevage ovin alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nouvelles formes d'agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Nov 2013, Dijon, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-enchanter le métier de maraîcher ? agriculture biologique, diversification spécifique, vente directe et satisfaction professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFER renouer les liens entre les territoires et la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et salariat agricole: trouver sa place, faire sa place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle demande sociale des salariés agricoles dans les 10 ans à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale des salariés agricoles (FNAsavpa)., Mar 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes et travail salarié : promesses et limites d'un rapprochement des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Genre et agriculture familiale et paysanne, regards nord-sud ". Débats entre mondes académique, du développement et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier (UPS). FRA., May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversification in market-garden farms and consequences on crop management, labour organization and marketing at farm and territorial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Marguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University [Aarhus]. Aarhus, DNK., Jul 2012, Aarhus, Denmark. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting more satisfaction? How species diversification and direct selling reshape labour's organization in organic market gardening. A French case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII.World Congress of Rural Sociology : The New Rural World: From Crisis to Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rural Sociology Association (IRSA). NOR., Jul 2012, Lisbonne, Spain. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtaigne et marrons, alimentation, relance et patrimoine régional. Une perspective pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus d’Eté 2010 : Alimentation, mémoire et patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais (Tours). FRA.; Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA). FRA., Aug 2010, Tours, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariats agricoles : quels enjeux ? Comment réfléchir la diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Inra Sad – Cirad ES : Le travail en agriculture dans les sciences pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Parent (Puy-de-Dôme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabanon en cabane : itinérance du pastoralisme provençal à l'épreuve du loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats, précaires, temporaires, mobiles: observer des situations, démêler des notions. Conférence de l'EHESS (Ecole des Hautes Etudes en Sciences Sociales) de Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le salariat questionne /éclaire le travail agricole (en élevage bovin lait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres "Travail en Elevage". Rencontres nationales des acteurs du Développement, de la Recherche et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2009, Rennes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “pop” ecology statement: the flowering meadows contest in the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSRM Symposium, People and Place : Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, NA, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage labour: modes of territorial adjustment of work groups and livestock farming activities. Illustration in Brazilian Amazonia and comparison with other regions of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gonyang, South Korea. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors and issues in the standardization of naturalist field data in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.International symposium on Society and Ressource Management,: People and Place: Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Society and Natural Resources (IASNR). USA., Jun 2008, Burlington, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d’« Ecologisation » des politiques publiques : les MAE &amp;quot;résultat&amp;quot; sur surfaces herbagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralismes, biodiversités, paysages dans les espaces montagnards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Valdeblore, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et éleveurs : trajectoires croisées dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées INRA-SFER de recherches en sciences sociales, Paris, 13-14 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : un métier comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : aujourd’hui, un métier comme les autres ? Jalons bibliographiques et pistes de travail pour une recherche en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Bretagne Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnologie : Ordres naturels et bricolages humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Brest, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herboriser. De l’herbier aux données géo-référencées : évolution d’une passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliquées de La Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Citizen sciences, collective vigilance and relations between laymen and scientists in natural history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Saint-Etienne, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser une production agricole naturelle trop durable. Le cas de la castanéiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CR 23 de l'AISLF, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecologisation of Agriculture : Historical Elements about Chesnuts Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Globalisation, risques et résistances dans les économies et les sociétés rurales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XI Congrès international de sociologie rurale, IRSA, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecologisation of agriculture: historical elements about chesnuts production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Crr. Centre For Rural Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World congress of rural sociology: Globalisation, risks and resistance in rural economies and societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination par la tradition : l’exemple de la relance de la production de châtaignes en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Relances de traditions en Europe aujourd'hui : études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political use of ecologisation of agriculture: a historical lecture based on agro-forestory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. European Society For Rural Sociology / Société Européenne de Sociologie Rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été européenne de sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pernes-les-Fontaines, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier-en-personne : pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’ethnobotanique du domaine européen organisé par le Musée conservatoire ethnologique de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Lieutaghi, D. Musset, Jun 2001, Mane (04), France. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier en personne: pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnobotanique de Salagon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Salagon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la patrimonialisation d’un objet hybride : les ruines féodales des Vosges du Nord : entre valeur d’ancienneté et valeur historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalisation des hommes et de la nature. Conservation des animaux et mise en réserve de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Enrique Porqueres i Gené et Suzanne de Cheveigné, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collections et des collectifs: les savoirs en jeu dans la gestion des sites Natura 2000 »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche pour et sur le développement régional, Actes du séminaire de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSDR, Dec 2002, Montpellier (34000), France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans les productions dites “traditionnelles” : l’introduction du filet de récolte dans la castanéiculture ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">126e Congrès national des Sociétés Historiques et Scientifiques : Terres et hommes du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Globalisation des ressources génétiques et systèmes de production agricole traditionnelle. Le cas des variétés hybrides de châtaignes en Ardèche ”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de la Société Européenne de Sociologie Rurale Société, Nature, Technologie. La contribution de la sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRS, Jul 2001, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’estive des porcs coureurs en Corse : des compétences partagées entre l’homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éleveurs et animaux domestiques (fin XVIIIe – XXe siècle), 22e colloque de l’Association des Ruralistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernadette Lizet, Rolande Bonnain, Jean-Luc Mayaud et Jacques Rémy (dir.), ARF, Oct 1998, Rambouillet, Bergerie nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the “local” bee: between globalization and regional adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès International d’Apiculture (APIMONDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apimondia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2019, 46ème Congrès International d’Apiculture (APIMONDIA) - Beekeeping together with agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments : quelle société de conservation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 240p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spoljar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Depoudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri Editions. 2024, Références, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE; Educagri Editions. QUAE; Educagri Editions, 2023, Sciences en partage, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicultures, des mondes en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EHESS : École des hautes études en sciences sociales. , 206, 2021, 978-2-7132-2835-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.240, 2018, Techniques et Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1er semestre (63), 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La châtaigne d'Ardèche : un fruit de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dauphiné Libéré, 50 p., 2008, Patrimoines (Veurey), 978-2-916272-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre incertitudes et émotions : l'apiculture, un travail vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Spoljar; Lucie Dupré; Caroline Depoudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, pp.59-71, 2024, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculteurs, des autochtones de l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Joly; Lucie Dupré; Sandrine Petit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre. Conflictualités, expérimentations, transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions-Quae, pp.135-146, 2023, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’apiculture : une éducation de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apiculteurs, nature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-89, 2021, 979-10-275-0466-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abeille qui convient : sociologie des pratiques génétiques en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains et animaux dans les agricultures alternatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.251, 2019, Références (Educagri), 979-10-275-0355-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un collectif vraiment singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oubliés de l’agriculture. 1965-2015 : 50 ans d’histoire des salariés agricoles et de l’Asavpa en Aveyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Salariés Agricoles de l'Aveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 379 p., 2016, 978-2-7466-9674-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel du sauvage : refaire le monde dans les bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7535-1831-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politiques publiques de l'environnement : rôle et place des naturalistes amateurs et des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Charvolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-232, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politique publiques de l’environnement : rôle et place des naturalistes amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes ? La question de l’amateur dans les sciences naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, 2007, 978-2-7526-0230-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser : entre naturalisation et excès d'historicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et savoirs naturalistes locaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-2-7380-1218-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie d'une coïncidence: u porcu, u salvaticu, u sigonu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porchi è cignali: saveurs et mystères des suidés. Catalogue de l'exposition du musée de la Corse, 25 juin au 31 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albiana, 2004, 2-84698-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la châtaigne au châtaignier : disqualification et requalification de la production castanéicole ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits des terroirs, fruits défendus. Identités, mémoires et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres. La part de l’arbre : mondes, promesses, alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles. le sacrifice des pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture dans les zones intermédiaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybee resistance against Varroa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abeilles et des hommes. Un duo de pollinisateur en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Pauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : collection ou confrontation de savoirs ? Quelles connaissances pour une cogestion de l’agriculture et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la nature ordinaire. Expertise ethnosociologique dans la vallée de la Zinsel du Nord,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc naturel des Vosges du nord. 2002, 70 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise ethno-sociologique sur l’attractivité et la fréquentation des ruines féodales dans les Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC de Lorraine. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de la châtaigne en Ardèche : la production, entre le site et la cité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1999, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de châtaignes en Ardèche. Analyse de quelques segments technico-économiques et sociotechniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1997, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des opérations de relance de la production de châtaignes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEMEC - Université de provence. 1997, 50 p. annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14347" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153418v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787658v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Bretagne Occidentale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliqu&#233;es de La Loire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Crr. Centre For Rural Research" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society For Rural Sociology / Soci&#233;t&#233; Europ&#233;enne de Sociologie Rurale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spoljar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198292v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tc.revues.org/7288" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pardessuslahaie.net/frontend.php/asso-salariesagricoles12/2157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2868" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/17/25/72/PDF/Extraits_sciences_citoyennes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?hl=fr&amp;amp;id=o2DFa7cb0roC&amp;amp;dq=Biodiversit%C3%A9+et+savoirs+naturalistes+locaux+en+France&amp;amp;printsec=frontcover&amp;amp;source=web&amp;amp;ots=daSlCXVUw6&amp;amp;sig=Soi30zWLY6xdaCog6lB2KG1I-0c#PPA3,M1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600399v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Pauleau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825245v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14347" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153418v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Bretagne Occidentale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliqu&#233;es de La Loire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152007v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761659v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Crr. Centre For Rural Research" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society For Rural Sociology / Soci&#233;t&#233; Europ&#233;enne de Sociologie Rurale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spoljar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198292v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tc.revues.org/7288" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pardessuslahaie.net/frontend.php/asso-salariesagricoles12/2157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2868" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/17/25/72/PDF/Extraits_sciences_citoyennes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?hl=fr&amp;amp;id=o2DFa7cb0roC&amp;amp;dq=Biodiversit%C3%A9+et+savoirs+naturalistes+locaux+en+France&amp;amp;printsec=frontcover&amp;amp;source=web&amp;amp;ots=daSlCXVUw6&amp;amp;sig=Soi30zWLY6xdaCog6lB2KG1I-0c#PPA3,M1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600399v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Pauleau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825245v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>