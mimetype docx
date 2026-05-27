--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> lucie dupré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche en anthropologie à l'INRAE (UMR Cesaer Dijon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse à la façon dont certains mondes agricoles se transforment et se redéfinissent en pratiques et en discours face aux incertitudes, aléas et tensions auxquels ils doivent faire face (dégradation des conditions de travail, affaiblissement démographique, pressions économiques fortes, difficultés d’accès au foncier, raréfaction et/ou dégradation des ressources naturelles, aléas et réchauffement climatiques, érosion de la biodiversité, etc.). Je porte une attention plus particulière aux systèmes ou pratiques agricoles qui ont été et sont difficiles à classer dans l’échiquier agricole, voire déclasser par la modernisation, et qui se caractérise par un fort ancrage dans les territoires : la castanéiculture, l’élevage porcin corse, le pastoralisme méditerranéen, et ces dernières années, l’apiculture.  Rapport aux autres (humains et autres qu’humains), savoirs et pouvoir dans les relations de travail, domestication de l’aléa ou encore pratiques professionnelles de la nature sont quelques-unes de mes approches transversales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce qu’il y a de bien avec le changement climatique… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bel Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bucchianeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, [7 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources mellifères disputées : une question d’accès entre ethos, savoir et pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-Série 40, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14clo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05293870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture à travers le prisme des catégories « amateurs » et « professionnels : approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1117, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister à la professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attention, au coeur du processus d'apprentissage en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes apicoles entre agriculture et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie en apiculture ou la réalisation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire en périphérie. De la centralité du travail en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A place in the locality. The siting of apiaries in professional beekeeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.28-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte de tout arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.124-127. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie entre marché, rapport à la nature et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer le temps et l’espace, reprendre du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production and circulation of agricultural knowledge as interrogated by agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12,2 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et la circulation des connaissances en agriculture interrogées par l’agro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berger, point barre » Jalons pour une redéfinition pastorale de l’élevage bas-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.218-239. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre production d’agneaux, incitations environnementales et inscription dans le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.231.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production sociale de l’herbe et inscription territoriale des éleveurs ovins pastoraux des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170 (3), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.170.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, long working days: active work and the construction of professional satisfaction in french diversified organic market gardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.396-414. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.202-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management, labour organization, and marketing: three key issues for improving sustainability in organic vegetable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2014.959341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabannon en cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.114-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du salariat permanent en élevage laitier de montagne : une première approche dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.366-370. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver ensemble patrimoines naturel et culturel : l’exemplarité des ruines féodales des Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.84-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'environnement : entre sites et réserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Le naturel et la qualité - Classer et nommer les fruits du châtaignier ou la construction d'un lien à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (4), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (59-64)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une &amp;quot;nature-projet&amp;quot; : l'exemple de Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage : un travail passion débordé par le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vergote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barranca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aimer son travail nuit-il à la santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et changement climatique : intensification du travail, au delà de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : refaire monde dans les territoires face à un "mal commu" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dupré Lucie; Calla Simon; Derbez Floriane; Petit Sandrine, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture et l’élevage, entre célébration et critique sociales : donner à voir et redonner voix au travail au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum national d'histoire naturelle, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant : d’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l'anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant. D’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Congrès international de l’AFEA « La crise un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie - AFEA, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture dans la plaine des Vosges, Synthèse de l’atelier participatif du 05 avril 2022 à Vittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’atelier participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage à l’accaparement des ressources mellifères. Tensions et éthos en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études ANERCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANERCEA, Feb 2022, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture ou la pratique du milieu : emplacement des ruchers, place de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écologisation de l’agriculture et de l’alimentation au cœur des interactions entre science, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cl Lamine (Inrae) &amp; M. Jacqué (Aix marseille 1), Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement : mobilités animales, système technique, rapports aux autres et à la nature. Le pastoralisme pour exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Relations hommes-animaux : questions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Ferret, F. Keck, ehess, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, technique et rapports à la nature : quelles redéfinitions agro-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur le travail en agriculture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Travail en agriculture, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment être autonome en étant fortement dépendant des ressources naturelles et des autres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’autonomie en agriculture : entre injonctions et revendications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesaer Inrae Dijon, https://institut-agro-dijon.fr/agenda/penser-lautonomie-en-agriculture-entre-revendications-et-injonctions, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et construction sociopolitique des catégories « amateurs » et « professionnels » en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international CENS-AISLF « Penser les frontières, passer les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue- AISLF, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement - Transformation et redéfinition des mondes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrérence à l'Association Nationale de la Recherche et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale de la Recherche et de la Technologie (ANRT). FRA., Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abeilles &amp; société, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et savoirs du vivant : quelle transmission du savoir en personne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Matières à Savoir-faire : Propriété, circulation et Formation des Savoir-Faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes des Techniques, des Connaissances et des Pratiques (cetcopra). FRA., Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail agricole, nature & technique : redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition agro-écologique et ses déclinaisons multiples : nouvelle promesse technologique ou mouvement social ? Dans le cadre de l’atelier Penser la/ les Transition(s), coord. JL Tornatore &amp; F. Jarrige, Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage : travail invisible et pratique sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par terres de Liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Liens. FRA., Jun 2018, Gerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friche, désordre social et &amp;quot;nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire COSSEC - Les indicateurs territoriaux de développement durable en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de L'homme de Lorraine. FRA., Jun 2015, Villerupt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food suply chains, long working days. Working organic : tensions and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EUROPEAN CONGRESS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Aug 2015, Aberdeen, United Kingdom. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans d’histoire : du domestique de ferme au salarié agricole de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l’Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA) - 50 ans de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA). FRA., Nov 2015, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : des systèmes techniques sans objet technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Cesaer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food supply chains, long working day, paradoxes, tensions and professional satisfaction in organic market garden farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congrès de l'Europan Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever et nourrir des bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'Histoire Naturelle de Toulouse. Toulouse, FRA., Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More sheep, more space...but not any tractor ! Is farm enlargement (always) damageable regarding sustainability in French Mediterranean mountains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de petites exploitations en France et en Italie : des facteurs de résilience multiples mais souvent fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites paysanneries dans un contexte mondial incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes&amp;quot; d’autonomie et d’hétéronomie dans le travail. Le cas de l’élevage de zone difficile confronté à l’intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du programme ANR MOUVE/SYSTERRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2014, St Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et mobilité en élevage ovin dans les Alpes de Hautes-Provence quelle(s) norme(s) professionnelles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail INRA-CIRAD-EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les espèces cultivées et (re)enchanter le travail ? Maraîchage, diversification spécifique et vente directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie fourragère, entre filière et territoires en élevage ovin alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nouvelles formes d'agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Nov 2013, Dijon, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-enchanter le métier de maraîcher ? agriculture biologique, diversification spécifique, vente directe et satisfaction professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFER renouer les liens entre les territoires et la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et salariat agricole: trouver sa place, faire sa place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle demande sociale des salariés agricoles dans les 10 ans à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale des salariés agricoles (FNAsavpa)., Mar 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes et travail salarié : promesses et limites d'un rapprochement des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Genre et agriculture familiale et paysanne, regards nord-sud ". Débats entre mondes académique, du développement et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier (UPS). FRA., May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversification in market-garden farms and consequences on crop management, labour organization and marketing at farm and territorial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Marguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University [Aarhus]. Aarhus, DNK., Jul 2012, Aarhus, Denmark. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting more satisfaction? How species diversification and direct selling reshape labour's organization in organic market gardening. A French case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII.World Congress of Rural Sociology : The New Rural World: From Crisis to Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rural Sociology Association (IRSA). NOR., Jul 2012, Lisbonne, Spain. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtaigne et marrons, alimentation, relance et patrimoine régional. Une perspective pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus d’Eté 2010 : Alimentation, mémoire et patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais (Tours). FRA.; Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA). FRA., Aug 2010, Tours, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariats agricoles : quels enjeux ? Comment réfléchir la diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Inra Sad – Cirad ES : Le travail en agriculture dans les sciences pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Parent (Puy-de-Dôme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabanon en cabane : itinérance du pastoralisme provençal à l'épreuve du loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats, précaires, temporaires, mobiles: observer des situations, démêler des notions. Conférence de l'EHESS (Ecole des Hautes Etudes en Sciences Sociales) de Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le salariat questionne /éclaire le travail agricole (en élevage bovin lait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres "Travail en Elevage". Rencontres nationales des acteurs du Développement, de la Recherche et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2009, Rennes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “pop” ecology statement: the flowering meadows contest in the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSRM Symposium, People and Place : Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, NA, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage labour: modes of territorial adjustment of work groups and livestock farming activities. Illustration in Brazilian Amazonia and comparison with other regions of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gonyang, South Korea. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors and issues in the standardization of naturalist field data in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.International symposium on Society and Ressource Management,: People and Place: Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Society and Natural Resources (IASNR). USA., Jun 2008, Burlington, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d’« Ecologisation » des politiques publiques : les MAE &amp;quot;résultat&amp;quot; sur surfaces herbagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralismes, biodiversités, paysages dans les espaces montagnards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Valdeblore, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et éleveurs : trajectoires croisées dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées INRA-SFER de recherches en sciences sociales, Paris, 13-14 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : un métier comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : aujourd’hui, un métier comme les autres ? Jalons bibliographiques et pistes de travail pour une recherche en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Bretagne Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnologie : Ordres naturels et bricolages humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Brest, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herboriser. De l’herbier aux données géo-référencées : évolution d’une passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliquées de La Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Citizen sciences, collective vigilance and relations between laymen and scientists in natural history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Saint-Etienne, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser une production agricole naturelle trop durable. Le cas de la castanéiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CR 23 de l'AISLF, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecologisation of Agriculture : Historical Elements about Chesnuts Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Globalisation, risques et résistances dans les économies et les sociétés rurales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XI Congrès international de sociologie rurale, IRSA, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecologisation of agriculture: historical elements about chesnuts production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Crr. Centre For Rural Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World congress of rural sociology: Globalisation, risks and resistance in rural economies and societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination par la tradition : l’exemple de la relance de la production de châtaignes en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Relances de traditions en Europe aujourd'hui : études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political use of ecologisation of agriculture: a historical lecture based on agro-forestory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. European Society For Rural Sociology / Société Européenne de Sociologie Rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été européenne de sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pernes-les-Fontaines, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier-en-personne : pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’ethnobotanique du domaine européen organisé par le Musée conservatoire ethnologique de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Lieutaghi, D. Musset, Jun 2001, Mane (04), France. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier en personne: pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnobotanique de Salagon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Salagon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la patrimonialisation d’un objet hybride : les ruines féodales des Vosges du Nord : entre valeur d’ancienneté et valeur historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalisation des hommes et de la nature. Conservation des animaux et mise en réserve de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Enrique Porqueres i Gené et Suzanne de Cheveigné, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collections et des collectifs: les savoirs en jeu dans la gestion des sites Natura 2000 »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche pour et sur le développement régional, Actes du séminaire de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSDR, Dec 2002, Montpellier (34000), France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans les productions dites “traditionnelles” : l’introduction du filet de récolte dans la castanéiculture ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">126e Congrès national des Sociétés Historiques et Scientifiques : Terres et hommes du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Globalisation des ressources génétiques et systèmes de production agricole traditionnelle. Le cas des variétés hybrides de châtaignes en Ardèche ”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de la Société Européenne de Sociologie Rurale Société, Nature, Technologie. La contribution de la sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRS, Jul 2001, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’estive des porcs coureurs en Corse : des compétences partagées entre l’homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éleveurs et animaux domestiques (fin XVIIIe – XXe siècle), 22e colloque de l’Association des Ruralistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernadette Lizet, Rolande Bonnain, Jean-Luc Mayaud et Jacques Rémy (dir.), ARF, Oct 1998, Rambouillet, Bergerie nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the “local” bee: between globalization and regional adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès International d’Apiculture (APIMONDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apimondia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2019, 46ème Congrès International d’Apiculture (APIMONDIA) - Beekeeping together with agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments : quelle société de conservation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 240p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spoljar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Depoudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri Editions. 2024, Références, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE; Educagri Editions. QUAE; Educagri Editions, 2023, Sciences en partage, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicultures, des mondes en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EHESS : École des hautes études en sciences sociales. , 206, 2021, 978-2-7132-2835-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.240, 2018, Techniques et Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1er semestre (63), 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La châtaigne d'Ardèche : un fruit de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dauphiné Libéré, 50 p., 2008, Patrimoines (Veurey), 978-2-916272-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre incertitudes et émotions : l'apiculture, un travail vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Spoljar; Lucie Dupré; Caroline Depoudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, pp.59-71, 2024, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculteurs, des autochtones de l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Joly; Lucie Dupré; Sandrine Petit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre. Conflictualités, expérimentations, transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions-Quae, pp.135-146, 2023, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’apiculture : une éducation de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apiculteurs, nature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-89, 2021, 979-10-275-0466-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abeille qui convient : sociologie des pratiques génétiques en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains et animaux dans les agricultures alternatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.251, 2019, Références (Educagri), 979-10-275-0355-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un collectif vraiment singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oubliés de l’agriculture. 1965-2015 : 50 ans d’histoire des salariés agricoles et de l’Asavpa en Aveyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Salariés Agricoles de l'Aveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 379 p., 2016, 978-2-7466-9674-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel du sauvage : refaire le monde dans les bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7535-1831-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politiques publiques de l'environnement : rôle et place des naturalistes amateurs et des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Charvolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-232, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politique publiques de l’environnement : rôle et place des naturalistes amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes ? La question de l’amateur dans les sciences naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, 2007, 978-2-7526-0230-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser : entre naturalisation et excès d'historicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et savoirs naturalistes locaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-2-7380-1218-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie d'une coïncidence: u porcu, u salvaticu, u sigonu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porchi è cignali: saveurs et mystères des suidés. Catalogue de l'exposition du musée de la Corse, 25 juin au 31 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albiana, 2004, 2-84698-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la châtaigne au châtaignier : disqualification et requalification de la production castanéicole ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits des terroirs, fruits défendus. Identités, mémoires et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres. La part de l’arbre : mondes, promesses, alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles. le sacrifice des pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture dans les zones intermédiaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybee resistance against Varroa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abeilles et des hommes. Un duo de pollinisateur en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Pauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : collection ou confrontation de savoirs ? Quelles connaissances pour une cogestion de l’agriculture et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la nature ordinaire. Expertise ethnosociologique dans la vallée de la Zinsel du Nord,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc naturel des Vosges du nord. 2002, 70 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise ethno-sociologique sur l’attractivité et la fréquentation des ruines féodales dans les Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC de Lorraine. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de la châtaigne en Ardèche : la production, entre le site et la cité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1999, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de châtaignes en Ardèche. Analyse de quelques segments technico-économiques et sociotechniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1997, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des opérations de relance de la production de châtaignes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEMEC - Université de provence. 1997, 50 p. annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> lucie dupré </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche en anthropologie à l'INRAE (UMR Cesaer Dijon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse à la façon dont certains mondes agricoles se transforment et se redéfinissent en pratiques et en discours face aux incertitudes, aléas et tensions auxquels ils doivent faire face (dégradation des conditions de travail, affaiblissement démographique, pressions économiques fortes, difficultés d’accès au foncier, raréfaction et/ou dégradation des ressources naturelles, aléas et réchauffement climatiques, érosion de la biodiversité, etc.). Je porte une attention plus particulière aux systèmes ou pratiques agricoles qui ont été et sont difficiles à classer dans l’échiquier agricole, voire déclasser par la modernisation, et qui se caractérise par un fort ancrage dans les territoires : la castanéiculture, l’élevage porcin corse, le pastoralisme méditerranéen, et ces dernières années, l’apiculture.  Rapport aux autres (humains et autres qu’humains), savoirs et pouvoir dans les relations de travail, domestication de l’aléa ou encore pratiques professionnelles de la nature sont quelques-unes de mes approches transversales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce qu’il y a de bien avec le changement climatique… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bel Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bucchianeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duparc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, [7 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources mellifères disputées : une question d’accès entre ethos, savoir et pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-Série 40, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14clo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05293870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture à travers le prisme des catégories « amateurs » et « professionnels : approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1117, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister à la professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attention, au coeur du processus d'apprentissage en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes apicoles entre agriculture et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie en apiculture ou la réalisation de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire en périphérie. De la centralité du travail en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A place in the locality. The siting of apiaries in professional beekeeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206, pp.28-47. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.23448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire lutte de tout arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.124-127. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.14347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie entre marché, rapport à la nature et production de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer le temps et l’espace, reprendre du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.12-27. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.8802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production and circulation of agricultural knowledge as interrogated by agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12,2 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et la circulation des connaissances en agriculture interrogées par l’agro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.039.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berger, point barre » Jalons pour une redéfinition pastorale de l’élevage bas-alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.218-239. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre production d’agneaux, incitations environnementales et inscription dans le local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.231.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production sociale de l’herbe et inscription territoriale des éleveurs ovins pastoraux des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170 (3), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.170.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food supply chains, long working days: active work and the construction of professional satisfaction in french diversified organic market gardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.396-414. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1er Semestre 2015 (63), pp.202-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management, labour organization, and marketing: three key issues for improving sustainability in organic vegetable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2014.959341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabannon en cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.114-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du salariat permanent en élevage laitier de montagne : une première approche dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.366-370. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 313-314, pp.6-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver ensemble patrimoines naturel et culturel : l’exemplarité des ruines féodales des Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.84-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'environnement : entre sites et réserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Le naturel et la qualité - Classer et nommer les fruits du châtaignier ou la construction d'un lien à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (4), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (59-64)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des connaissances pour une &amp;quot;nature-projet&amp;quot; : l'exemple de Natura 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage : un travail passion débordé par le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Vergote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Barranca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aimer son travail nuit-il à la santé?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et changement climatique : intensification du travail, au delà de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : refaire monde dans les territoires face à un "mal commu" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dupré Lucie; Calla Simon; Derbez Floriane; Petit Sandrine, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture et l’élevage, entre célébration et critique sociales : donner à voir et redonner voix au travail au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum national d'histoire naturelle, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant : d’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise, un objet pour l'anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise des abeilles, crise du vivant. D’une crise à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Congrès international de l’AFEA « La crise un objet pour l’anthropologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'ethnologie et d'anthropologie - AFEA, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture dans la plaine des Vosges, Synthèse de l’atelier participatif du 05 avril 2022 à Vittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Calla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jondreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’atelier participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage à l’accaparement des ressources mellifères. Tensions et éthos en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études ANERCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANERCEA, Feb 2022, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apiculture ou la pratique du milieu : emplacement des ruchers, place de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écologisation de l’agriculture et de l’alimentation au cœur des interactions entre science, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cl Lamine (Inrae) &amp; M. Jacqué (Aix marseille 1), Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement : mobilités animales, système technique, rapports aux autres et à la nature. Le pastoralisme pour exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Relations hommes-animaux : questions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Ferret, F. Keck, ehess, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, technique et rapports à la nature : quelles redéfinitions agro-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur le travail en agriculture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Travail en agriculture, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment être autonome en étant fortement dépendant des ressources naturelles et des autres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’autonomie en agriculture : entre injonctions et revendications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cesaer Inrae Dijon, https://institut-agro-dijon.fr/agenda/penser-lautonomie-en-agriculture-entre-revendications-et-injonctions, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et construction sociopolitique des catégories « amateurs » et « professionnels » en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international CENS-AISLF « Penser les frontières, passer les frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue- AISLF, Dec 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement - Transformation et redéfinition des mondes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrérence à l'Association Nationale de la Recherche et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nationale de la Recherche et de la Technologie (ANRT). FRA., Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abeilles &amp; société, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et savoirs du vivant : quelle transmission du savoir en personne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Matières à Savoir-faire : Propriété, circulation et Formation des Savoir-Faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes des Techniques, des Connaissances et des Pratiques (cetcopra). FRA., Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. congrès RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail agricole, nature & technique : redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition agro-écologique et ses déclinaisons multiples : nouvelle promesse technologique ou mouvement social ? Dans le cadre de l’atelier Penser la/ les Transition(s), coord. JL Tornatore &amp; F. Jarrige, Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage : travail invisible et pratique sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par terres de Liens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Liens. FRA., Jun 2018, Gerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friche, désordre social et &amp;quot;nature projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire COSSEC - Les indicateurs territoriaux de développement durable en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de L'homme de Lorraine. FRA., Jun 2015, Villerupt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short food suply chains, long working days. Working organic : tensions and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EUROPEAN CONGRESS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Aug 2015, Aberdeen, United Kingdom. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans d’histoire : du domestique de ferme au salarié agricole de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l’Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA) - 50 ans de l’Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Salariés de l’Agriculture pour la Vulgarisation du Progrès Agricole (ASAVPA). FRA., Nov 2015, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages : des systèmes techniques sans objet technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche Cesaer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food supply chains, long working day, paradoxes, tensions and professional satisfaction in organic market garden farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congrès de l'Europan Society for Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élever et nourrir des bêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'Histoire Naturelle de Toulouse. Toulouse, FRA., Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More sheep, more space...but not any tractor ! Is farm enlargement (always) damageable regarding sustainability in French Mediterranean mountains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 143 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de petites exploitations en France et en Italie : des facteurs de résilience multiples mais souvent fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites paysanneries dans un contexte mondial incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes&amp;quot; d’autonomie et d’hétéronomie dans le travail. Le cas de l’élevage de zone difficile confronté à l’intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du programme ANR MOUVE/SYSTERRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2014, St Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et mobilité en élevage ovin dans les Alpes de Hautes-Provence quelle(s) norme(s) professionnelles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail INRA-CIRAD-EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie fourragère, entre filière et territoires en élevage ovin alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nouvelles formes d'agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Nov 2013, Dijon, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-enchanter le métier de maraîcher ? agriculture biologique, diversification spécifique, vente directe et satisfaction professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SFER renouer les liens entre les territoires et la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les espèces cultivées et (re)enchanter le travail ? Maraîchage, diversification spécifique et vente directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et salariat agricole: trouver sa place, faire sa place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle demande sociale des salariés agricoles dans les 10 ans à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale des salariés agricoles (FNAsavpa)., Mar 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des femmes et travail salarié : promesses et limites d'un rapprochement des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Genre et agriculture familiale et paysanne, regards nord-sud ". Débats entre mondes académique, du développement et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier (UPS). FRA., May 2012, Toulouse, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversification in market-garden farms and consequences on crop management, labour organization and marketing at farm and territorial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Marguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University [Aarhus]. Aarhus, DNK., Jul 2012, Aarhus, Denmark. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting more satisfaction? How species diversification and direct selling reshape labour's organization in organic market gardening. A French case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII.World Congress of Rural Sociology : The New Rural World: From Crisis to Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Rural Sociology Association (IRSA). NOR., Jul 2012, Lisbonne, Spain. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtaigne et marrons, alimentation, relance et patrimoine régional. Une perspective pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus d’Eté 2010 : Alimentation, mémoire et patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais (Tours). FRA.; Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA). FRA., Aug 2010, Tours, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariats agricoles : quels enjeux ? Comment réfléchir la diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Inra Sad – Cirad ES : Le travail en agriculture dans les sciences pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Parent (Puy-de-Dôme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De cabanon en cabane : itinérance du pastoralisme provençal à l'épreuve du loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats, précaires, temporaires, mobiles: observer des situations, démêler des notions. Conférence de l'EHESS (Ecole des Hautes Etudes en Sciences Sociales) de Marseille.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le salariat questionne /éclaire le travail agricole (en élevage bovin lait)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres "Travail en Elevage". Rencontres nationales des acteurs du Développement, de la Recherche et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2009, Rennes, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “pop” ecology statement: the flowering meadows contest in the french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSRM Symposium, People and Place : Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, NA, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors and issues in the standardization of naturalist field data in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.International symposium on Society and Ressource Management,: People and Place: Linking Culture and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Society and Natural Resources (IASNR). USA., Jun 2008, Burlington, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage labour: modes of territorial adjustment of work groups and livestock farming activities. Illustration in Brazilian Amazonia and comparison with other regions of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tienne Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Burlamaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Congress of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gonyang, South Korea. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux pratiques d’« Ecologisation » des politiques publiques : les MAE &amp;quot;résultat&amp;quot; sur surfaces herbagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mestelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralismes, biodiversités, paysages dans les espaces montagnards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Valdeblore, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salariés et éleveurs : trajectoires croisées dans les Alpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées INRA-SFER de recherches en sciences sociales, Paris, 13-14 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : un métier comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salarié agricole : aujourd’hui, un métier comme les autres ? Jalons bibliographiques et pistes de travail pour une recherche en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sociologues de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Ivry-sur-Seine, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Bretagne Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnologie : Ordres naturels et bricolages humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Brest, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herboriser. De l’herbier aux données géo-référencées : évolution d’une passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliquées de La Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Citizen sciences, collective vigilance and relations between laymen and scientists in natural history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Saint-Etienne, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser une production agricole naturelle trop durable. Le cas de la castanéiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CR 23 de l'AISLF, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecologisation of Agriculture : Historical Elements about Chesnuts Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Globalisation, risques et résistances dans les économies et les sociétés rurales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XI Congrès international de sociologie rurale, IRSA, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination par la tradition : l’exemple de la relance de la production de châtaignes en Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude : Relances de traditions en Europe aujourd'hui : études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnology and environment concerns: historical elements of the evolution of the discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress of rural sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecologisation of agriculture: historical elements about chesnuts production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Crr. Centre For Rural Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World congress of rural sociology: Globalisation, risks and resistance in rural economies and societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political use of ecologisation of agriculture: a historical lecture based on agro-forestory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. European Society For Rural Sociology / Société Européenne de Sociologie Rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été européenne de sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pernes-les-Fontaines, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier-en-personne : pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’ethnobotanique du domaine européen organisé par le Musée conservatoire ethnologique de Haute-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Lieutaghi, D. Musset, Jun 2001, Mane (04), France. pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiter le châtaignier en personne: pour revisiter Haudricourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'ethnobotanique de Salagon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Salagon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la patrimonialisation d’un objet hybride : les ruines féodales des Vosges du Nord : entre valeur d’ancienneté et valeur historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalisation des hommes et de la nature. Conservation des animaux et mise en réserve de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Joulian, Enrique Porqueres i Gené et Suzanne de Cheveigné, May 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collections et des collectifs: les savoirs en jeu dans la gestion des sites Natura 2000 »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche pour et sur le développement régional, Actes du séminaire de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSDR, Dec 2002, Montpellier (34000), France. pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover dans les productions dites “traditionnelles” : l’introduction du filet de récolte dans la castanéiculture ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">126e Congrès national des Sociétés Historiques et Scientifiques : Terres et hommes du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Globalisation des ressources génétiques et systèmes de production agricole traditionnelle. Le cas des variétés hybrides de châtaignes en Ardèche ”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès de la Société Européenne de Sociologie Rurale Société, Nature, Technologie. La contribution de la sociologie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRS, Jul 2001, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’estive des porcs coureurs en Corse : des compétences partagées entre l’homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éleveurs et animaux domestiques (fin XVIIIe – XXe siècle), 22e colloque de l’Association des Ruralistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernadette Lizet, Rolande Bonnain, Jean-Luc Mayaud et Jacques Rémy (dir.), ARF, Oct 1998, Rambouillet, Bergerie nationale, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the “local” bee: between globalization and regional adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès International d’Apiculture (APIMONDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apimondia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 343 p., 2019, 46ème Congrès International d’Apiculture (APIMONDIA) - Beekeeping together with agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments : quelle société de conservation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 240p, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Spoljar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Depoudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri Editions. 2024, Références, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE; Educagri Editions. QUAE; Educagri Editions, 2023, Sciences en partage, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicultures, des mondes en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EHESS : École des hautes études en sciences sociales. , 206, 2021, 978-2-7132-2835-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wathelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.240, 2018, Techniques et Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1er semestre (63), 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La châtaigne d'Ardèche : un fruit de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dauphiné Libéré, 50 p., 2008, Patrimoines (Veurey), 978-2-916272-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre incertitudes et émotions : l'apiculture, un travail vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Spoljar; Lucie Dupré; Caroline Depoudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions, pp.59-71, 2024, 979-10-275-0553-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04501313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiculteurs, des autochtones de l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Joly; Lucie Dupré; Sandrine Petit (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une agriculture l'autre. Conflictualités, expérimentations, transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri Editions-Quae, pp.135-146, 2023, 979-10-275-0506-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’apiculture : une éducation de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apiculteurs, nature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-89, 2021, 979-10-275-0466-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abeille qui convient : sociologie des pratiques génétiques en apiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains et animaux dans les agricultures alternatives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri, pp.251, 2019, Références (Educagri), 979-10-275-0355-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un collectif vraiment singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oubliés de l’agriculture. 1965-2015 : 50 ans d’histoire des salariés agricoles et de l’Asavpa en Aveyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Salariés Agricoles de l'Aveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 379 p., 2016, 978-2-7466-9674-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir ses bêtes et vivre de l’élevage : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer, faire société, durablement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâturages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, 304 p., 2015, Techniques et Culture, 978-2-7132-2487-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasser, cueillir, récolter : trois rapports à la nature et aux autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel du sauvage : refaire le monde dans les bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7535-1831-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politiques publiques de l'environnement : rôle et place des naturalistes amateurs et des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Charvolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-232, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs publics sur la nature et politique publiques de l’environnement : rôle et place des naturalistes amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Micoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences citoyennes ? La question de l’amateur dans les sciences naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, 2007, 978-2-7526-0230-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser : entre naturalisation et excès d'historicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et savoirs naturalistes locaux en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-2-7380-1218-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie d'une coïncidence: u porcu, u salvaticu, u sigonu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porchi è cignali: saveurs et mystères des suidés. Catalogue de l'exposition du musée de la Corse, 25 juin au 31 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albiana, 2004, 2-84698-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la châtaigne au châtaignier : disqualification et requalification de la production castanéicole ardéchoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits des terroirs, fruits défendus. Identités, mémoires et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres. La part de l’arbre : mondes, promesses, alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles. le sacrifice des pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture dans les zones intermédiaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybee resistance against Varroa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abeilles et des hommes. Un duo de pollinisateur en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Pauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : collection ou confrontation de savoirs ? Quelles connaissances pour une cogestion de l’agriculture et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la nature ordinaire. Expertise ethnosociologique dans la vallée de la Zinsel du Nord,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc naturel des Vosges du nord. 2002, 70 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise ethno-sociologique sur l’attractivité et la fréquentation des ruines féodales dans les Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC de Lorraine. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de la châtaigne en Ardèche : la production, entre le site et la cité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1999, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de châtaignes en Ardèche. Analyse de quelques segments technico-économiques et sociotechniques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Provence. 1997, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des opérations de relance de la production de châtaignes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDEMEC - Université de provence. 1997, 50 p. annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14347" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153418v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Bretagne Occidentale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliqu&#233;es de La Loire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152007v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761659v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Crr. Centre For Rural Research" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society For Rural Sociology / Soci&#233;t&#233; Europ&#233;enne de Sociologie Rurale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spoljar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198292v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tc.revues.org/7288" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pardessuslahaie.net/frontend.php/asso-salariesagricoles12/2157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2868" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/17/25/72/PDF/Extraits_sciences_citoyennes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?hl=fr&amp;amp;id=o2DFa7cb0roC&amp;amp;dq=Biodiversit%C3%A9+et+savoirs+naturalistes+locaux+en+France&amp;amp;printsec=frontcover&amp;amp;source=web&amp;amp;ots=daSlCXVUw6&amp;amp;sig=Soi30zWLY6xdaCog6lB2KG1I-0c#PPA3,M1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600399v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Pauleau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825245v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01850260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.170.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.959341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barranca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153418v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Marguerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195171v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Bretagne Occidentale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cresal. Centre de Recherches Et d'Etudes Sociologiques Appliqu&#233;es de La Loire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152007v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761659v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759842v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826816v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Crr. Centre For Rural Research" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society For Rural Sociology / Soci&#233;t&#233; Europ&#233;enne de Sociologie Rurale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Micoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spoljar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198292v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tc.revues.org/7288" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794122v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pardessuslahaie.net/frontend.php/asso-salariesagricoles12/2157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2868" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/17/25/72/PDF/Extraits_sciences_citoyennes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?hl=fr&amp;amp;id=o2DFa7cb0roC&amp;amp;dq=Biodiversit%C3%A9+et+savoirs+naturalistes+locaux+en+France&amp;amp;printsec=frontcover&amp;amp;source=web&amp;amp;ots=daSlCXVUw6&amp;amp;sig=Soi30zWLY6xdaCog6lB2KG1I-0c#PPA3,M1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600399v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Pauleau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825245v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>