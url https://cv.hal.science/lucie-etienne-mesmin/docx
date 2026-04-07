--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,286 +100,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles in vitro de l’environnement digestif humain et du microbiote associé: applications à l’évaluation de complements alimentaires d’origine végétale</w:t>
+                <w:t xml:space="preserve">Mieux comprendre le devenir des micro(nano)plastiques dans l'environnement digestif humain : études en modèles in vitro coliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Bron</w:t>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique de la Plante aux Compléments Alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">42ème réunion du Club des Cellules Epithéliales Digestives (CECED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495347v1</w:t>
+                <w:t xml:space="preserve">hal-05495302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre le devenir des micro(nano)plastiques dans l'environnement digestif humain : études en modèles in vitro coliques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles in vitro de l’environnement digestif humain et du microbiote associé: applications à l’évaluation de complements alimentaires d’origine végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elora Fournier</w:t>
+                <w:t xml:space="preserve">Auriane Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème réunion du Club des Cellules Epithéliales Digestives (CECED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Technique de la Plante aux Compléments Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495302v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From patient stoold to mechanistic insights : modeling IBS-D microbiota in the M-ARCOL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -460,90 +460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles in vitro du microbiome intestinal humain : applications en Nutrition et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -598,51 +598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation in vitro de l’environnement digestif et ses applications en santé humaine: l’exemple du microbiote intestinal et de l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -710,90 +710,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics-gut microbiota interactions in an in vitro model of the toddler colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Food Contaminants ICFC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -818,51 +818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From patient stool to mechanistic insights: modeling IBS-D gut microbiota in M-ARCOL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -937,333 +937,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition orale aux microplastiques dans des populations à risque : un continuum in vitro-in vivo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of diarrheal-associated microbiota on shiga-toxin producing Escherichia coli colonisation and virulence in an infant artificial colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Beaufrand</w:t>
+                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bézirard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Robert</w:t>
+                <w:t xml:space="preserve">M Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">PathBio Ireland 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659599v1</w:t>
+                <w:t xml:space="preserve">hal-05495468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of diarrheal-associated microbiota on shiga-toxin producing Escherichia coli colonisation and virulence in an infant artificial colon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition orale aux microplastiques dans des populations à risque : un continuum in vitro-in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaufrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+                <w:t xml:space="preserve">Valérie Bézirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Izquierdo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Durif</w:t>
+                <w:t xml:space="preserve">H Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PathBio Ireland 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495468v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des microplastiques sur le microbiote intestinal de l'adulte et de l'enfant : études en modèles in vitro coliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1295,717 +1295,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes en modèle in vitro colique humain de l’impact des microplastiques sur le microbiote de l’adulte et de l’enfant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Engel</w:t>
+                <w:t xml:space="preserve">Linking diet and gut microbiota in obesity: usefulness of a new in vitro human mucosal colon model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Français de Neuro-Gastroentérologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215059v1</w:t>
+                <w:t xml:space="preserve">hal-04215085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking diet and gut microbiota in obesity: usefulness of a new in vitro human mucosal colon model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Towards a better description of the interactions of food-borne pathogen Enterotoxigenic Escherichia coli with intestinal mucus and human microbiome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215085v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better description of the interactions of food-borne pathogen Enterotoxigenic Escherichia coli with intestinal mucus and human microbiome.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+                <w:t xml:space="preserve">Potentialités des systèmes dynamiques in vitro de simulation de l'environnement digestif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">12ème journée du consortium anti-parasitaire et fongique (CAPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215030v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des systèmes dynamiques in vitro de simulation de l'environnement digestif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Alric</w:t>
+                <w:t xml:space="preserve">A new in vitro human colon model simulating obesity related gut microbiota dysbiosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée du consortium anti-parasitaire et fongique (CAPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">12th Probiotics, Prebiotics and New Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215074v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new in vitro human colon model simulating obesity related gut microbiota dysbiosis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudes en modèle in vitro colique humain de l’impact des microplastiques sur le microbiote de l’adulte et de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Brun</w:t>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pouget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Probiotics, Prebiotics and New Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Français de Neuro-Gastroentérologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659444v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between intestinal microbiota, mucus layer and dietary fiber: towards preventive strategies to mitigate virulence of food-borne pathogen Enterotoxigenic Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Probiobiotics, Prebiotics and New Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
@@ -2047,77 +2047,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro gut models as a relevant platform for microbiome research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inserm Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2142,90 +2142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of microplastics with the human gut microbiota of adults and infants using in vitro gut models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2244,1054 +2244,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gut models reveal how microplastics interact with human microbiome in adults and infants.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIGEST-IV a unique in vitro gut simulation platform: applications in human nutrition and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut Microb'Up - Université Paris Cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Danone Research Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842296v1</w:t>
+                <w:t xml:space="preserve">hal-04842261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGEST-IV a unique in vitro gut simulation platform: applications in human nutrition and health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes digestifs artificiels : des outils innovants pour l'étude du microbiote en nutrition et santé chez l'Homme et l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Danone Research Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Le microbiote : du sol &amp; des plantes vers les intestins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842261v1</w:t>
+                <w:t xml:space="preserve">hal-04659775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes digestifs artificiels : des outils innovants pour l'étude du microbiote en nutrition et santé chez l'Homme et l'animal</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mucus-bacteria interactions: impact on Enterotoxigenic Escherichia coli virulence and interplay with the human gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le microbiote : du sol &amp; des plantes vers les intestins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEMS, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659775v1</w:t>
+                <w:t xml:space="preserve">hal-04214669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucus-bacteria interactions: impact on Enterotoxigenic Escherichia coli virulence and interplay with the human gut microbiome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro gut models reveal how microplastics interact with human microbiome in adults and infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEMS, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
+              <w:t xml:space="preserve">Institut Microb'Up - Université Paris Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214669v1</w:t>
+                <w:t xml:space="preserve">hal-04842296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an in vitro model of gut microbiota dysbiosis associated to obesity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+                <w:t xml:space="preserve">The Mucosal Artificial Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Workshop UNGAP-INFOGEST Dynamic models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739720v1</w:t>
+                <w:t xml:space="preserve">hal-03760763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mucosal Artificial Colon</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lentils and yeast fibers: a new strategy to mitigate Enterotoxigenic Escherichia coli (ETEC) strain H10407 virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop UNGAP-INFOGEST Dynamic models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, online, France</w:t>
+              <w:t xml:space="preserve">Nutrients 2022 - Webinar Prebiotics and Probiobics in Immune Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, On line conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760763v1</w:t>
+                <w:t xml:space="preserve">hal-04842317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentils and yeast fibers: a new strategy to mitigate Enterotoxigenic Escherichia coli (ETEC) strain H10407 virulence?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Role of mucus compartment in Enterotoxigenic Escherichia coli (ETEC) pathogenicity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients 2022 - Webinar Prebiotics and Probiobics in Immune Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, On line conference, France</w:t>
+              <w:t xml:space="preserve">Journée G-RREMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842317v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mucus compartment in Enterotoxigenic Escherichia coli (ETEC) pathogenicity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Use of a Fiber-based Strategy to Mitigate Virulence of Enterotoxigenic Escherichia coli Food-borne Pathogen Responsible for Travelers’ Diarrhea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée G-RREMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, online, France</w:t>
+              <w:t xml:space="preserve">15. International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739714v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Fiber-based Strategy to Mitigate Virulence of Enterotoxigenic Escherichia coli Food-borne Pathogen Responsible for Travelers’ Diarrhea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro gut models as efficient tools to decipher the behavior of pathogens in the human digestive tract under healthy or dysbiotic (western diet) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">COL_RES seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739709v1</w:t>
+                <w:t xml:space="preserve">hal-03739684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physicochemical parameters of the digestive tract on Cryptosporidium parvum infection</w:t>
               </w:r>
@@ -3316,51 +3273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3396,234 +3353,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gut models as efficient tools to decipher the behavior of pathogens in the human digestive tract under healthy or dysbiotic (western diet) conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a mucin-associated in vitro model of the toddler gut microbiome adapted to infant specific diet and colonic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COL_RES seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, online, France</w:t>
+              <w:t xml:space="preserve">International Congress on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739684v1</w:t>
+                <w:t xml:space="preserve">hal-03739697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a mucin-associated in vitro model of the toddler gut microbiome adapted to infant specific diet and colonic environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+                <w:t xml:space="preserve">Development and validation of an in vitro model of gut microbiota dysbiosis associated to obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">15. International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739697v1</w:t>
+                <w:t xml:space="preserve">hal-03739720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du microbiote intestinal et son impact sur la prise en charge des cancers</w:t>
               </w:r>
@@ -3691,51 +3691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a mucin-associated in vitro model of obese gut microbiome dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microplastics on human gut microbiota: first evidences from in vitro gut models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,631 +3922,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in our diet: complementary in vitro gut and epithelium models to understand their fate in the human digestive tract.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development of an in vitro model of dysbiotic colonic conditions of IBS-D patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Colloquium “A coordinated approach to assess the human health risks of micro- and nanoplastics in food”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449205v1</w:t>
+                <w:t xml:space="preserve">hal-03402422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics (MPs): Fate in in vitro human digestive environment and study of the dialogue between epithelium, microbiota and mucus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fate and impact of microplastics in in vitro human digestive environment and dialogue between epithelium, gut microbiota and mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739673v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and impact of microplastics in in vitro human digestive environment and dialogue between epithelium, gut microbiota and mucus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microplastics in our diet: complementary in vitro gut and epithelium models to understand their fate in the human digestive tract.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Colloquium “A coordinated approach to assess the human health risks of micro- and nanoplastics in food”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Lisonne, Portugal</w:t>
+              <w:t xml:space="preserve">, May 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843754v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro model of dysbiotic colonic conditions of IBS-D patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microplastics (MPs): Fate in in vitro human digestive environment and study of the dialogue between epithelium, microbiota and mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402422v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and impact of microplastics in in vitro human digestive environment and dialogue between epithelium, gut microbiota and mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">EFSA Colloquium “A coordinated approach to assess the human health risks of micro- and nanoplastics in food”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lisonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449228v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro gut models as efficient tools to decipher the role of human gut microbiota in drug pharmacokinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Déat-Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès GMP: Groupe de Métabolisme et Pharmacocinétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
@@ -4746,260 +4746,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do human digestive physicochemical parameters contribute to children higher susceptibility to cryptosporidiosis ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Tottey</w:t>
+                <w:t xml:space="preserve">Gut-targeted impact of microplastics using in vitro approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Seminar Host and Microbes, CMET laboratory, Ghent University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366426v1</w:t>
+                <w:t xml:space="preserve">hal-03449196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut-targeted impact of microplastics using in vitro approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+                <w:t xml:space="preserve">Do human digestive physicochemical parameters contribute to children higher susceptibility to cryptosporidiosis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Host and Microbes, CMET laboratory, Ghent University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449196v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles in vitro de l’écosystème digestif humain: des outils innovants dédiés à l'étude du microbiote intestinal et des maladies infectieuses et chroniques</w:t>
               </w:r>
@@ -5054,77 +5054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a fiber-based strategy to prevent bacteria-mucus interactions in enterotoxingenic Escherichia coli infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,6381 +5284,6515 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736478v1</w:t>
-              </w:r>
-[...4753 lines deleted...]
-                <w:t xml:space="preserve">hal-02651064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function-Based Selection of Synthetic Communities Enables Mechanistic Microbiome Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bolsega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of digestive physicochemical parameters of adults and infants on the pathophysiology of Cryptosporidium parvum using the dynamic TIM-1 gastrointestinal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oral exposure to micro- and nanoplastics generated from polyethylene terephthalate suppresses acute intestinal damage in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiya Okano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihito Harusato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Nakanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohito Abo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 498, pp.139809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gut microbial dysbiosis associated to diarrheic irritable bowel syndrome can be efficiently simulated in the Mucosal ARtificial COLon (M-ARCOL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioengineered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21655979.2025.2458362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbiota and metabolome dynamics induced by Shiga toxin-producing E. coli in an in vitro model of an infant’s colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O’sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Cell </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15698/mic2025.04.847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Function-based selection of synthetic communities enables mechanistic microbiome studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C A Hitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bolsega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.wraf209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Western Diet on Enterohemorrhagic Escherichia coli Colonization in the Human In Vitro Mucosal Artificial Colon as Mediated by Gut Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O’sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trisha Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (13), pp.2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16132046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the impact of digestive physicochemical parameters of adults and infants on the pathophysiology of Cryptosporidium parvum using the dynamic TIM-1 gastrointestinal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13099-024-00648-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient colonizing microbes promote gut dysbiosis and functional impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunjae Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Bidkhori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Garcia-Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-024-00561-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microplastics: What happens in the human digestive tract? First evidences in adults using in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jérémy ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.130010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure to polyethylene microplastics alters immature gut microbiome in an infant in vitro gut model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jérémy ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 443 (B), pp.130383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In Vitro&amp;lt;/i&amp;gt; Modelling of Oral Microbial Invasion in the Human Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.04344-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lentils and Yeast Fibers: A New Strategy to Mitigate Enterotoxigenic Escherichia coli (ETEC) Strain H10407 Virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence van Herreweghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14102146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microplastiques dans notre alimentation: un focus sur la santé intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (4), pp.270-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of mucus-bacteria interactions in Enterotoxigenic Escherichia coli (ETEC) H10407 virulence and interplay with human microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-022-00344-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A child is not an adult: development of a new in vitro model of the toddler colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Dominicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (21), pp.7315-7336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-022-12199-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro models of gut digestion across childhood: current developments, challenges and future trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Dominicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.107796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2021.107796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microplastics in the human digestive environment: A focus on the potential and challenges facing in vitro gut model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grootaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotte Jelsbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Syberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 415, pp.125632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tripartite relationship between gut microbiota, intestinal mucus and fibers: towards preventive strategies against enteric infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of polyethylene microplastics on human gut microbiota as assessed in an in vitro gut model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 350, pp.S232-S233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00781-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro evaluation of dietary fiber anti-infectious properties against food-borne enterotoxigenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13093188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the influence of physicochemical and microbial parameters of the human digestive tract on orally-ingested microplastics using in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 350, pp.S109-S110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00504-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndrome de l’intestin irritable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6-7), pp.593-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative methods for fecal sample storage to preserve gut microbial structure and function in an in vitro model of the human colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (23), pp.10233-10247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10959-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential miRNA-Gene Expression in M Cells in Response to Crohn’s Disease-Associated AIEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8081205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IL-22-induced cell extrusion and IL-18-induced cell death prevent and cure rotavirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenda Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (52), pp.eabd2876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abd2876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental models to study intestinal microbes–mucus interactions in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim De paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.457-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuz013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early-life microbiota exposure restricts myeloid-derived suppressor cell-driven colonic tumorigenesis Running Title: Early-life microbiota restricts colonic tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihito Harusato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Matsuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohito Abo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.544-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-18-0444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of enterohaemorrhagic escherichia coli survival and virulence in the human gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Schüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms6040115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxin-positive Clostridium difficile latently infect mouse colonies and protect against highly pathogenic C. difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseyi Adekunle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic D Bushman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (5), pp.860-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome Sequence of a Toxin-Positive Clostridium difficile Strain Isolated from Murine Feces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseyi Adekunle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianne N. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00088-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clostridium difficile : la belle et la bête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (10), pp.825 - 828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173310005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterohemorrhagic Escherichia coli pathogenesis: role of Long polar fimbriae in Peyer's patches interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tryptophan: A gut microbiota-derived metabolites regulating inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew T Gewirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Journal of Gastrointestinal Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4292/wjgpt.v8.i1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probiotic and enterohemorrhagic Escherichia coli: An effective strategy against a deadly enemy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Livrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), pp.116-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1040841X.2016.1185602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterohemorrhagic Escherichia coli O157:H7 survival in an in vitro model of the human large intestine and interactions with probiotic yeasts and resident microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (3), pp.1058 - 1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03303-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bile salts induce long polar fimbriae expression favouring Crohn's disease-associated adherent-invasive Escherichia coli interaction with Peyer's patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.355 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02824.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of a New Probiotic Saccharomyces cerevisiae Strain on Survival of Escherichia coli O157:H7 in a Dynamic Gastrointestinal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653776v1</w:t>
+                <w:t xml:space="preserve">Valérie Livrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (3), pp.1127 - 1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02130-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the interaction between foods and the intestinal environment: the INFOGUT COST action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Bordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gianotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Acedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th National Congress of the Italian Society of Human Nutrition (SINU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using in vitro complementary approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Advancing in vitro colon models for understanding gut microbiota-host interactions: The INFOGUT COST Action CA23110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Acedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Despré</w:t>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gianotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st meeting of the International INFOGUT COST action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495456v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gut models are helpful for microplastic–microbiome interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elora Fournier</w:t>
+                <w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using in vitro complementary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Despré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Food Contaminants ICFC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Funchal (Madeira), Portugal</w:t>
+              <w:t xml:space="preserve">1st meeting of the International INFOGUT COST action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495533v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing in vitro colon models for understanding gut microbiota-host interactions: The INFOGUT COST Action CA23110</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In vitro gut models are helpful for microplastic–microbiome interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Food Contaminants ICFC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495523v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing in vitro colon models for understanding gut microbiota-host interactions: The INFOGUT COST Action CA23110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gianotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Acedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Bordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new in vitro human colonic model simulating obesity-related gut microbiota dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type 3 resistant starch: influence on human gut microbiota and inflammatory response using complementary in vitro approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics for elucidating mechanisms for pathogen colonization and mapping metabolite-microbe interactions using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulika Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kakabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PathBio Ireland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Western diet on enterohaemorrhagic Escherichia coli colonization in the human in vitro Mucosal Artificial Colon as mediated by gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulika Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11690,337 +11824,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PathBio Ireland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Western diet on enterohaemorrhagic Escherichia coli colonization in the human in vitro Mucosal Artificial Colon as mediated by gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormac Gahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole Doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAM-based hazard assessment of nanocellulose oral exposure: the NANOCELLUP project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cubadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Bremer-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotox 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Western diet on food-borne pathogen interactions with human microbiome in the M-ARCOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12028,400 +12162,400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in the environment: impact of oral ingestion on human microbiome as assessed by in vitro gut models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of a new in vitro model of inflammatory bowel syndrome gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lamas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215066v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new in vitro model of inflammatory bowel syndrome gut microbiome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microplastics in the environment: impact of oral ingestion on human microbiome as assessed by in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
+              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215089v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diarrheal-associated microbiota increased STEC colonisation in an infant Artificial Colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12440,87 +12574,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of western diet on enterohaemorragic Escherichia coli (EHEC) colonisation in the human in vitro mucosal artificial colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12528,374 +12662,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormac Gahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress Probiotics, Prebiotics &amp; New Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interaction between STEC and human gut microbiota using the ARtificial COLon model (ARCOL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gigliucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Dominicis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Chiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th VTEC International Symposium on Shiga Toxin (Verocytotoxin) Producing Eschericha coli Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Banff (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of western diet on enterohaemorrhagic Escherichia coli (EHEC) colonisation in the human in vitro Mucosal Artificial Colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12903,485 +13037,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an in vitro colonic model of gut microbiota dysbiosis associated to obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Human Microbiome Consortium Congress (IHMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of New Approach Methodologies for the hazard assessment of nanocellulose oral exposure: the EFSA granted NANOCELLUP project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cubadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Tarazona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Chiara Astuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lehegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One - Health, Environment, Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13390,413 +13524,413 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the influence of physicochemical and microbial parameters of the human digestive tract on orally-ingested microplastics using in vitro gut models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an in vitro model of dysbiotic colonic conditions of IBS-D patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a fiber-based strategy to prevent bacteria-mucus interactions in enterotoxigenic Escherichia coli infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13815,176 +13949,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Beneficial Microbes Conference – pre and probiotics for lifelong human and animal health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Amsterdam (online), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of polyethylene microplastics on human gut microbiota as assessed in an in vitro gut model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13994,147 +14128,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better description of the interaction of enterotoxigenic Escherichia coli with intestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence van Herreweghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14144,51 +14278,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the Dynamic TIM-1 Model for an In-Depth Understanding of the Survival and Virulence Gene Expression of Shiga Toxin-Producing Escherichia coli in the Human Stomach and Small Intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14210,353 +14344,353 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2291, In: Schüller S., Bielaszewska M. (eds), pp.297-315, 2021, Shiga Toxin-Producing E. coli, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1339-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Microplastics in Human Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Microplastics in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-25, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10618-8_48-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 472 p., 2013, Collection synthèse, 978-2-7592-2012-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14703,51 +14837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beltramo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495356v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Sullivan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Izquierdo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delbaere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739683v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajoie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lev&#234;que" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;at-Lain&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Adekunle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Mattei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic D Bushman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Okano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Harusato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Nakanishi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohito Abo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139809" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2025.2458362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Izquierdo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2025.04.847" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Arora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16132046" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meslier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Bidkhori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garcia-Guevara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00561-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04344-22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence van Herreweghen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102146" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675930v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.03.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dominicis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12199-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-022-00344-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438988v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00781-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384080v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093188" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00504-X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Jelsbak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Syberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125632" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021095" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10959-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenda Shi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyue Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abd2876" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335668v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Matsuyama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-18-0444" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621247v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#252;ller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Muniesa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040115" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658588v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rougeron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44655" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Mattei" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne N. Edwards" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00088-17" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658590v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Gewirtz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4292/wjgpt.v8.i1.7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603948v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Livrelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2016.1185602" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03303-12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02824.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJF5MFBQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Livrelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02130-10" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hitch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bosch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bolsega" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495696v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianotti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acedo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acedo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buckley" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Acedo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buckley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659516v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouget" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659492v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossary" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495862v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meslier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulika Arora" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kakabra" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gahan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cubadda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bremer-Hoffmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215039v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gahan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215066v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215089v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215041v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842339v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659550v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gigliucci" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Barbieri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chiani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215110v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215036v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739769v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Descamps" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843925v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739765v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tarazona" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chiara Astuto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lehegarat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739733v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739744v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739736v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659068v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174234v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1339-9_14" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03444204v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10618-8_48-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868813v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerra" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beltramo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495356v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Sullivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Izquierdo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delbaere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739683v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajoie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lev&#234;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449205v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;at-Lain&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Adekunle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Mattei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic D Bushman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hitch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bolsega" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Okano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Harusato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Nakanishi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohito Abo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139809" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942045v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2025.2458362" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Izquierdo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2025.04.847" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C A Hitch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Arora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16132046" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meslier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Bidkhori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garcia-Guevara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00561-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064299v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04344-22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence van Herreweghen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102146" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.03.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-022-00344-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811641v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dominicis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12199-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107796" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Jelsbak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Syberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125632" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00781-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093188" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00504-X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273138v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rousseau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021095" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975887v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10959-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965130v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenda Shi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyue Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abd2876" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Matsuyama" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-18-0444" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#252;ller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Muniesa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658600v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Mattei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne N. Edwards" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00088-17" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658588v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rougeron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44655" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Gewirtz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4292/wjgpt.v8.i1.7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603948v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Livrelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2016.1185602" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645425v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03303-12" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02824.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJF5MFBQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651064v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Livrelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02130-10" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianotti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acedo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495523v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acedo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buckley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495533v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459064v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Acedo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buckley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossary" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495862v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meslier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495758v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulika Arora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kakabra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495768v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495776v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gahan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cubadda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bremer-Hoffmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gahan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215089v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215041v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842339v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659550v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gigliucci" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Barbieri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chiani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215110v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Descamps" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tarazona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chiara Astuto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lehegarat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739733v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739752v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739744v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739736v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659068v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174234v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1339-9_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03444204v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10618-8_48-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868813v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>