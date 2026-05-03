--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,5262 +66,10151 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbiota and metabolome dynamics induced by Shiga toxin-producing E. coli in an in vitro model of an infant’s colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O’sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Cell </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15698/mic2025.04.847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gut microbial dysbiosis associated to diarrheic irritable bowel syndrome can be efficiently simulated in the Mucosal ARtificial COLon (M-ARCOL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioengineered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21655979.2025.2458362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oral exposure to micro- and nanoplastics generated from polyethylene terephthalate suppresses acute intestinal damage in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiya Okano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihito Harusato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Nakanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohito Abo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 498, pp.139809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Function-based selection of synthetic communities enables mechanistic microbiome studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C A Hitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bolsega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.wraf209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the impact of digestive physicochemical parameters of adults and infants on the pathophysiology of Cryptosporidium parvum using the dynamic TIM-1 gastrointestinal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13099-024-00648-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Western Diet on Enterohemorrhagic Escherichia coli Colonization in the Human In Vitro Mucosal Artificial Colon as Mediated by Gut Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O’sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trisha Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (13), pp.2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16132046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient colonizing microbes promote gut dysbiosis and functional impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunjae Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Bidkhori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Garcia-Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-024-00561-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In Vitro&amp;lt;/i&amp;gt; Modelling of Oral Microbial Invasion in the Human Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.04344-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microplastics: What happens in the human digestive tract? First evidences in adults using in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jérémy ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.130010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure to polyethylene microplastics alters immature gut microbiome in an infant in vitro gut model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jérémy ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 443 (B), pp.130383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lentils and Yeast Fibers: A New Strategy to Mitigate Enterotoxigenic Escherichia coli (ETEC) Strain H10407 Virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence van Herreweghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14102146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microplastiques dans notre alimentation: un focus sur la santé intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (4), pp.270-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro models of gut digestion across childhood: current developments, challenges and future trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Dominicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.107796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2021.107796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of mucus-bacteria interactions in Enterotoxigenic Escherichia coli (ETEC) H10407 virulence and interplay with human microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-022-00344-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A child is not an adult: development of a new in vitro model of the toddler colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Dominicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (21), pp.7315-7336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-022-12199-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the influence of physicochemical and microbial parameters of the human digestive tract on orally-ingested microplastics using in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 350, pp.S109-S110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00504-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of polyethylene microplastics on human gut microbiota as assessed in an in vitro gut model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 350, pp.S232-S233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00781-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tripartite relationship between gut microbiota, intestinal mucus and fibers: towards preventive strategies against enteric infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro evaluation of dietary fiber anti-infectious properties against food-borne enterotoxigenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13093188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microplastics in the human digestive environment: A focus on the potential and challenges facing in vitro gut model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grootaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotte Jelsbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Syberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 415, pp.125632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndrome de l’intestin irritable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6-7), pp.593-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative methods for fecal sample storage to preserve gut microbial structure and function in an in vitro model of the human colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (23), pp.10233-10247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10959-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential miRNA-Gene Expression in M Cells in Response to Crohn’s Disease-Associated AIEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8081205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IL-22-induced cell extrusion and IL-18-induced cell death prevent and cure rotavirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenda Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (52), pp.eabd2876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abd2876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental models to study intestinal microbes–mucus interactions in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim De paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.457-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuz013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early-life microbiota exposure restricts myeloid-derived suppressor cell-driven colonic tumorigenesis Running Title: Early-life microbiota restricts colonic tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihito Harusato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Matsuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohito Abo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.544-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-18-0444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of enterohaemorrhagic escherichia coli survival and virulence in the human gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Schüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms6040115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clostridium difficile : la belle et la bête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (10), pp.825 - 828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173310005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterohemorrhagic Escherichia coli pathogenesis: role of Long polar fimbriae in Peyer's patches interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxin-positive Clostridium difficile latently infect mouse colonies and protect against highly pathogenic C. difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseyi Adekunle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic D Bushman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (5), pp.860-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome Sequence of a Toxin-Positive Clostridium difficile Strain Isolated from Murine Feces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseyi Adekunle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianne N. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00088-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tryptophan: A gut microbiota-derived metabolites regulating inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew T Gewirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Journal of Gastrointestinal Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4292/wjgpt.v8.i1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probiotic and enterohemorrhagic Escherichia coli: An effective strategy against a deadly enemy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Livrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), pp.116-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1040841X.2016.1185602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterohemorrhagic Escherichia coli O157:H7 survival in an in vitro model of the human large intestine and interactions with probiotic yeasts and resident microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (3), pp.1058 - 1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03303-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bile salts induce long polar fimbriae expression favouring Crohn's disease-associated adherent-invasive Escherichia coli interaction with Peyer's patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.355 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02824.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of a New Probiotic Saccharomyces cerevisiae Strain on Survival of Escherichia coli O157:H7 in a Dynamic Gastrointestinal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Livrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (3), pp.1127 - 1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02130-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre le devenir des micro(nano)plastiques dans l'environnement digestif humain : études en modèles in vitro coliques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modèles in vitro de l’environnement digestif humain et du microbiote associé: applications à l’évaluation de complements alimentaires d’origine végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème réunion du Club des Cellules Epithéliales Digestives (CECED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Technique de la Plante aux Compléments Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495302v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles in vitro de l’environnement digestif humain et du microbiote associé: applications à l’évaluation de complements alimentaires d’origine végétale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mieux comprendre le devenir des micro(nano)plastiques dans l'environnement digestif humain : études en modèles in vitro coliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique de la Plante aux Compléments Alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">42ème réunion du Club des Cellules Epithéliales Digestives (CECED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495347v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From patient stoold to mechanistic insights : modeling IBS-D microbiota in the M-ARCOL.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modèles in vitro du microbiome intestinal humain : applications en Nutrition et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Dualé</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Meeting of the International INFOGUT COST action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495421v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles in vitro du microbiome intestinal humain : applications en Nutrition et perspectives.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From patient stoold to mechanistic insights : modeling IBS-D microbiota in the M-ARCOL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Durif</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st Meeting of the International INFOGUT COST action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495335v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation in vitro de l’environnement digestif et ses applications en santé humaine: l’exemple du microbiote intestinal et de l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 Journée Microbiote et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics-gut microbiota interactions in an in vitro model of the toddler colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Food Contaminants ICFC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From patient stool to mechanistic insights: modeling IBS-D gut microbiota in M-ARCOL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st annual meeting INFOGUT COST Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of diarrheal-associated microbiota on shiga-toxin producing Escherichia coli colonisation and virulence in an infant artificial colon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Durif</w:t>
+                <w:t xml:space="preserve">Exposition orale aux microplastiques dans des populations à risque : un continuum in vitro-in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaufrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bézirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PathBio Ireland 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495468v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition orale aux microplastiques dans des populations à risque : un continuum in vitro-in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Robert</w:t>
+                <w:t xml:space="preserve">Impact of diarrheal-associated microbiota on shiga-toxin producing Escherichia coli colonisation and virulence in an infant artificial colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">PathBio Ireland 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659599v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des microplastiques sur le microbiote intestinal de l'adulte et de l'enfant : études en modèles in vitro coliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Séminaires Universitaires de Néphrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking diet and gut microbiota in obesity: usefulness of a new in vitro human mucosal colon model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Etudes en modèle in vitro colique humain de l’impact des microplastiques sur le microbiote de l’adulte et de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Français de Neuro-Gastroentérologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215085v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better description of the interactions of food-borne pathogen Enterotoxigenic Escherichia coli with intestinal mucus and human microbiome.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+                <w:t xml:space="preserve">Potentialités des systèmes dynamiques in vitro de simulation de l'environnement digestif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">12ème journée du consortium anti-parasitaire et fongique (CAPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215030v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des systèmes dynamiques in vitro de simulation de l'environnement digestif</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a better description of the interactions of food-borne pathogen Enterotoxigenic Escherichia coli with intestinal mucus and human microbiome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée du consortium anti-parasitaire et fongique (CAPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215074v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new in vitro human colon model simulating obesity related gut microbiota dysbiosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Probiotics, Prebiotics and New Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes en modèle in vitro colique humain de l’impact des microplastiques sur le microbiote de l’adulte et de l’enfant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+                <w:t xml:space="preserve">Linking diet and gut microbiota in obesity: usefulness of a new in vitro human mucosal colon model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwan Engel</w:t>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Français de Neuro-Gastroentérologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215059v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between intestinal microbiota, mucus layer and dietary fiber: towards preventive strategies to mitigate virulence of food-borne pathogen Enterotoxigenic Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Probiobiotics, Prebiotics and New Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gut models as a relevant platform for microbiome research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interactions of microplastics with the human gut microbiota of adults and infants using in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inserm Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215069v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of microplastics with the human gut microbiota of adults and infants using in vitro gut models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In vitro gut models as a relevant platform for microbiome research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Inserm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659617v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIGEST-IV a unique in vitro gut simulation platform: applications in human nutrition and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Danone Research Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes digestifs artificiels : des outils innovants pour l'étude du microbiote en nutrition et santé chez l'Homme et l'animal</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mucus-bacteria interactions: impact on Enterotoxigenic Escherichia coli virulence and interplay with the human gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le microbiote : du sol &amp; des plantes vers les intestins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEMS, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659775v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucus-bacteria interactions: impact on Enterotoxigenic Escherichia coli virulence and interplay with the human gut microbiome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+                <w:t xml:space="preserve">Systèmes digestifs artificiels : des outils innovants pour l'étude du microbiote en nutrition et santé chez l'Homme et l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEMS, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
+              <w:t xml:space="preserve">Le microbiote : du sol &amp; des plantes vers les intestins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214669v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro gut models reveal how microplastics interact with human microbiome in adults and infants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Microb'Up - Université Paris Cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mucosal Artificial Colon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of an in vitro model of gut microbiota dysbiosis associated to obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop UNGAP-INFOGEST Dynamic models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, online, France</w:t>
+              <w:t xml:space="preserve">15. International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760763v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentils and yeast fibers: a new strategy to mitigate Enterotoxigenic Escherichia coli (ETEC) strain H10407 virulence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients 2022 - Webinar Prebiotics and Probiobics in Immune Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, On line conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of mucus compartment in Enterotoxigenic Escherichia coli (ETEC) pathogenicity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée G-RREMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Fiber-based Strategy to Mitigate Virulence of Enterotoxigenic Escherichia coli Food-borne Pathogen Responsible for Travelers’ Diarrhea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+                <w:t xml:space="preserve">The Mucosal Artificial Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Workshop UNGAP-INFOGEST Dynamic models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739709v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gut models as efficient tools to decipher the behavior of pathogens in the human digestive tract under healthy or dysbiotic (western diet) conditions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of a Fiber-based Strategy to Mitigate Virulence of Enterotoxigenic Escherichia coli Food-borne Pathogen Responsible for Travelers’ Diarrhea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COL_RES seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, online, France</w:t>
+              <w:t xml:space="preserve">15. International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739684v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physicochemical parameters of the digestive tract on Cryptosporidium parvum infection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In vitro gut models as efficient tools to decipher the behavior of pathogens in the human digestive tract under healthy or dysbiotic (western diet) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ApicoWplexa 2022 - 6th International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">COL_RES seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808028v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a mucin-associated in vitro model of the toddler gut microbiome adapted to infant specific diet and colonic environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of physicochemical parameters of the digestive tract on Cryptosporidium parvum infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">ApicoWplexa 2022 - 6th International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739697v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an in vitro model of gut microbiota dysbiosis associated to obesity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a mucin-associated in vitro model of the toddler gut microbiome adapted to infant specific diet and colonic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pouget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">International Congress on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739720v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du microbiote intestinal et son impact sur la prise en charge des cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée Grand Public Alimentation et Cancer - Cancéropôle Auvergne Rhône Alpes - CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a mucin-associated in vitro model of obese gut microbiome dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée G-RREMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microplastics on human gut microbiota: first evidences from in vitro gut models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole Doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro model of dysbiotic colonic conditions of IBS-D patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Microplastics (MPs): Fate in in vitro human digestive environment and study of the dialogue between epithelium, microbiota and mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402422v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and impact of microplastics in in vitro human digestive environment and dialogue between epithelium, gut microbiota and mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">EFSA Colloquium “A coordinated approach to assess the human health risks of micro- and nanoplastics in food”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lisonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449228v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in our diet: complementary in vitro gut and epithelium models to understand their fate in the human digestive tract.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Colloquium “A coordinated approach to assess the human health risks of micro- and nanoplastics in food”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics (MPs): Fate in in vitro human digestive environment and study of the dialogue between epithelium, microbiota and mucus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Development of an in vitro model of dysbiotic colonic conditions of IBS-D patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739673v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and impact of microplastics in in vitro human digestive environment and dialogue between epithelium, gut microbiota and mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Colloquium “A coordinated approach to assess the human health risks of micro- and nanoplastics in food”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lisonne, Portugal</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843754v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro gut models as efficient tools to decipher the role of human gut microbiota in drug pharmacokinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Déat-Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès GMP: Groupe de Métabolisme et Pharmacocinétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide impacts human gut microbiota diversity and functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Ramarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Microbiome and probiotics R &amp; D and business collaboration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut-targeted impact of microplastics using in vitro approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modèles in vitro de l’écosystème digestif humain: des outils innovants dédiés à l'étude du microbiote intestinal et des maladies infectieuses et chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Host and Microbes, CMET laboratory, Ghent University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Réunion scientifique de l’axe 3iHP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449196v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do human digestive physicochemical parameters contribute to children higher susceptibility to cryptosporidiosis ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gut-targeted impact of microplastics using in vitro approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Seminar Host and Microbes, CMET laboratory, Ghent University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366426v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles in vitro de l’écosystème digestif humain: des outils innovants dédiés à l'étude du microbiote intestinal et des maladies infectieuses et chroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do human digestive physicochemical parameters contribute to children higher susceptibility to cryptosporidiosis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique de l’axe 3iHP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449169v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a fiber-based strategy to prevent bacteria-mucus interactions in enterotoxingenic Escherichia coli infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale 65 - SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxin-positive Clostridium difficile latently infect mouse colonies and protect against highly pathogenic C. difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oluwaseyi Adekunle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa M Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic D Bushman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5331,5160 +10220,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function-Based Selection of Synthetic Communities Enables Mechanistic Microbiome Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bolsega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of digestive physicochemical parameters of adults and infants on the pathophysiology of Cryptosporidium parvum using the dynamic TIM-1 gastrointestinal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653776v1</w:t>
-              </w:r>
-[...4887 lines deleted...]
-                <w:t xml:space="preserve">hal-02651064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10541,51 +10541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gianotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Acedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10621,592 +10621,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing in vitro colon models for understanding gut microbiota-host interactions: The INFOGUT COST Action CA23110</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using in vitro complementary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Acedo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Bordoni</w:t>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Buckley</w:t>
+                <w:t xml:space="preserve">D Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">1st meeting of the International INFOGUT COST action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495523v1</w:t>
+                <w:t xml:space="preserve">hal-05495456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using in vitro complementary approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing in vitro colon models for understanding gut microbiota-host interactions: The INFOGUT COST Action CA23110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">P Acedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gianotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Despré</w:t>
+                <w:t xml:space="preserve">A Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st meeting of the International INFOGUT COST action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495456v1</w:t>
+                <w:t xml:space="preserve">hal-05495523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gut models are helpful for microplastic–microbiome interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Advancing in vitro colon models for understanding gut microbiota-host interactions: The INFOGUT COST Action CA23110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gianotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Acedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Food Contaminants ICFC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Funchal (Madeira), Portugal</w:t>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495533v1</w:t>
+                <w:t xml:space="preserve">hal-05459064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing in vitro colon models for understanding gut microbiota-host interactions: The INFOGUT COST Action CA23110</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In vitro gut models are helpful for microplastic–microbiome interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">International Conference on Food Contaminants ICFC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459064v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
@@ -11235,103 +11235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new in vitro human colonic model simulating obesity-related gut microbiota dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
@@ -11354,484 +11354,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 3 resistant starch: influence on human gut microbiota and inflammatory response using complementary in vitro approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metabolomics for elucidating mechanisms for pathogen colonization and mapping metabolite-microbe interactions using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulika Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kakabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">PathBio Ireland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659492v1</w:t>
+                <w:t xml:space="preserve">hal-05495758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Type 3 resistant starch: influence on human gut microbiota and inflammatory response using complementary in vitro approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495862v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics for elucidating mechanisms for pathogen colonization and mapping metabolite-microbe interactions using machine learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tulika Arora</w:t>
+                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kakabra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+                <w:t xml:space="preserve">M. Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PathBio Ireland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495758v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Western diet on enterohaemorrhagic Escherichia coli colonization in the human in vitro Mucosal Artificial Colon as mediated by gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulika Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PathBio Ireland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
@@ -11854,484 +11854,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Western diet on enterohaemorrhagic Escherichia coli colonization in the human in vitro Mucosal Artificial Colon as mediated by gut microbiota</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NAM-based hazard assessment of nanocellulose oral exposure: the NANOCELLUP project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cormac Gahan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Francesco Cubadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bremer-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Nanotox 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495776v1</w:t>
+                <w:t xml:space="preserve">hal-04659461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAM-based hazard assessment of nanocellulose oral exposure: the NANOCELLUP project.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Cubadda</w:t>
+                <w:t xml:space="preserve">Impact of Western diet on enterohaemorrhagic Escherichia coli colonization in the human in vitro Mucosal Artificial Colon as mediated by gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susanne Bremer-Hoffmann</w:t>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormac Gahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotox 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659461v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Western diet on food-borne pathogen interactions with human microbiome in the M-ARCOL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgane Brun</w:t>
+                <w:t xml:space="preserve">Microplastics in the environment: impact of oral ingestion on human microbiome as assessed by in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gahan</w:t>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215039v1</w:t>
+                <w:t xml:space="preserve">hal-04215066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new in vitro model of inflammatory bowel syndrome gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
@@ -12354,234 +12354,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in the environment: impact of oral ingestion on human microbiome as assessed by in vitro gut models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maude Lévêque</w:t>
+                <w:t xml:space="preserve">Impact of Western diet on food-borne pathogen interactions with human microbiome in the M-ARCOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lamas</w:t>
+                <w:t xml:space="preserve">C Gahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215066v1</w:t>
+                <w:t xml:space="preserve">hal-04215039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diarrheal-associated microbiota increased STEC colonisation in an infant Artificial Colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
@@ -12604,208 +12604,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of western diet on enterohaemorragic Escherichia coli (EHEC) colonisation in the human in vitro mucosal artificial colon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cormac Gahan</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress Probiotics, Prebiotics &amp; New Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842339v1</w:t>
+                <w:t xml:space="preserve">hal-04215110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interaction between STEC and human gut microbiota using the ARtificial COLon model (ARCOL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gigliucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Dominicis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12854,234 +12854,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Meslier</w:t>
+                <w:t xml:space="preserve">Impact of western diet on enterohaemorragic Escherichia coli (EHEC) colonisation in the human in vitro mucosal artificial colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormac Gahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">12th Congress Probiotics, Prebiotics &amp; New Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215110v1</w:t>
+                <w:t xml:space="preserve">hal-04842339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of western diet on enterohaemorrhagic Escherichia coli (EHEC) colonisation in the human in vitro Mucosal Artificial Colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
@@ -13110,103 +13110,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an in vitro colonic model of gut microbiota dysbiosis associated to obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
@@ -13235,103 +13235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Human Microbiome Consortium Congress (IHMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Kobe, Japan</w:t>
@@ -13354,359 +13354,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of New Approach Methodologies for the hazard assessment of nanocellulose oral exposure: the EFSA granted NANOCELLUP project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lehegarat</w:t>
+                <w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One - Health, Environment, Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739765v1</w:t>
+                <w:t xml:space="preserve">hal-03808149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Mazal</w:t>
+                <w:t xml:space="preserve">Use of New Approach Methodologies for the hazard assessment of nanocellulose oral exposure: the EFSA granted NANOCELLUP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cubadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Tarazona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Chiara Astuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lehegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">One - Health, Environment, Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808149v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the influence of physicochemical and microbial parameters of the human digestive tract on orally-ingested microplastics using in vitro gut models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Denmark</w:t>
@@ -13729,359 +13729,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro model of dysbiotic colonic conditions of IBS-D patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Scanzi</w:t>
+                <w:t xml:space="preserve">Use of a fiber-based strategy to prevent bacteria-mucus interactions in enterotoxigenic Escherichia coli infections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand (online), France</w:t>
+              <w:t xml:space="preserve">8th Beneficial Microbes Conference – pre and probiotics for lifelong human and animal health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Amsterdam (online), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739752v1</w:t>
+                <w:t xml:space="preserve">hal-03739744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a fiber-based strategy to prevent bacteria-mucus interactions in enterotoxigenic Escherichia coli infections?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Durif</w:t>
+                <w:t xml:space="preserve">Development of an in vitro model of dysbiotic colonic conditions of IBS-D patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Beneficial Microbes Conference – pre and probiotics for lifelong human and animal health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Amsterdam (online), Netherlands</w:t>
+              <w:t xml:space="preserve">12. International symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739744v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of polyethylene microplastics on human gut microbiota as assessed in an in vitro gut model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Denmark</w:t>
@@ -14142,103 +14142,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better description of the interaction of enterotoxigenic Escherichia coli with intestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence van Herreweghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -14292,103 +14292,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the Dynamic TIM-1 Model for an In-Depth Understanding of the Survival and Virulence Gene Expression of Shiga Toxin-Producing Escherichia coli in the Human Stomach and Small Intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2291, In: Schüller S., Bielaszewska M. (eds), pp.297-315, 2021, Shiga Toxin-Producing E. coli, </w:t>
@@ -14426,90 +14426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Microplastics in Human Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Microplastics in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-25, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14543,103 +14543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 472 p., 2013, Collection synthèse, 978-2-7592-2012-0</w:t>
@@ -14837,51 +14837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beltramo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495356v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Sullivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Izquierdo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delbaere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739683v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajoie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lev&#234;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449205v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;at-Lain&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Adekunle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Mattei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic D Bushman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hitch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bolsega" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Okano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Harusato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Nakanishi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohito Abo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139809" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942045v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2025.2458362" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Izquierdo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2025.04.847" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C A Hitch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Arora" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16132046" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meslier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Bidkhori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garcia-Guevara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00561-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064299v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04344-22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence van Herreweghen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102146" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.03.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-022-00344-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811641v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dominicis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12199-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107796" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Jelsbak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Syberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125632" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00781-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093188" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00504-X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273138v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rousseau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021095" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975887v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10959-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965130v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenda Shi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyue Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abd2876" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Matsuyama" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-18-0444" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#252;ller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Muniesa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658600v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Mattei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne N. Edwards" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00088-17" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658588v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rougeron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44655" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Gewirtz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4292/wjgpt.v8.i1.7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603948v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Livrelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2016.1185602" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645425v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03303-12" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02824.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJF5MFBQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651064v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Livrelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02130-10" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianotti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acedo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495523v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acedo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buckley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495533v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459064v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Acedo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buckley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossary" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495862v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meslier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495758v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulika Arora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kakabra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495768v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495776v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gahan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cubadda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bremer-Hoffmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gahan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215089v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215041v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842339v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659550v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gigliucci" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Barbieri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chiani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215110v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Descamps" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tarazona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chiara Astuto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lehegarat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739733v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739752v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739744v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739736v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659068v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174234v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1339-9_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03444204v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10618-8_48-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868813v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Izquierdo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2025.04.847" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2025.2458362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Okano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Harusato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Nakanishi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohito Abo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139809" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C A Hitch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bosch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bolsega" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Arora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16132046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meslier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Bidkhori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garcia-Guevara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00561-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04344-22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence van Herreweghen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delbaere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.03.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dominicis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107796" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-022-00344-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12199-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00504-X" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00781-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Jelsbak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Syberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajoie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10959-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenda Shi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyue Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abd2876" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Matsuyama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-18-0444" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Muniesa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658588v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rougeron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44655" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Adekunle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Mattei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic D Bushman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313510" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Mattei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne N. Edwards" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00088-17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Gewirtz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4292/wjgpt.v8.i1.7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Livrelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2016.1185602" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03303-12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646043v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02824.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJF5MFBQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Livrelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02130-10" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beltramo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Sullivan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Izquierdo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215085v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659433v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842261v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huile" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739709v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843754v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lev&#234;que" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;at-Lain&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243414v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736478v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198423v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hitch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianotti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acedo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acedo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buckley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459064v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Acedo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buckley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495533v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495758v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulika Arora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kakabra" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossary" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meslier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495768v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659461v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cubadda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bremer-Hoffmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495776v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gahan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215066v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215089v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gahan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215041v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215110v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659550v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gigliucci" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Barbieri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chiani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842339v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Descamps" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739765v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tarazona" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chiara Astuto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lehegarat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739733v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739736v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659068v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174234v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1339-9_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03444204v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10618-8_48-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868813v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>