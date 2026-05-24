--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,606 +100,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and metabolome dynamics induced by Shiga toxin-producing E. coli in an in vitro model of an infant’s colon</w:t>
+                <w:t xml:space="preserve">Function-based selection of synthetic communities enables mechanistic microbiome studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Izquierdo</w:t>
+                <w:t xml:space="preserve">Thomas C A Hitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah O’sullivan</w:t>
+                <w:t xml:space="preserve">Johanna Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+                <w:t xml:space="preserve">Silvia Bolsega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Brun</w:t>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.76-92. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.wraf209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15698/mic2025.04.847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057111v1</w:t>
+                <w:t xml:space="preserve">hal-05564392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbial dysbiosis associated to diarrheic irritable bowel syndrome can be efficiently simulated in the Mucosal ARtificial COLon (M-ARCOL)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microbiota and metabolome dynamics induced by Shiga toxin-producing E. coli in an in vitro model of an infant’s colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O’sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineered</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21655979.2025.2458362⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15698/mic2025.04.847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942045v1</w:t>
+                <w:t xml:space="preserve">hal-05057111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral exposure to micro- and nanoplastics generated from polyethylene terephthalate suppresses acute intestinal damage in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akihito Harusato</w:t>
+                <w:t xml:space="preserve">Gut microbial dysbiosis associated to diarrheic irritable bowel syndrome can be efficiently simulated in the Mucosal ARtificial COLon (M-ARCOL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshitaka Nakanishi</w:t>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirohito Abo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139809⟩</w:t>
+              <w:t xml:space="preserve">Bioengineered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21655979.2025.2458362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287429v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function-based selection of synthetic communities enables mechanistic microbiome studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral exposure to micro- and nanoplastics generated from polyethylene terephthalate suppresses acute intestinal damage in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiya Okano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C A Hitch</w:t>
+                <w:t xml:space="preserve">Akihito Harusato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Bosch</w:t>
+                <w:t xml:space="preserve">Yoshitaka Nakanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Bolsega</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hirohito Abo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), pp.wraf209. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 498, pp.139809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564392v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of digestive physicochemical parameters of adults and infants on the pathophysiology of Cryptosporidium parvum using the dynamic TIM-1 gastrointestinal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Western Diet on Enterohemorrhagic Escherichia coli Colonization in the Human In Vitro Mucosal Artificial Colon as Mediated by Gut Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O’sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trisha Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (13), pp.2046. </w:t>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Bidkhori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Garcia-Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.80. </w:t>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In Vitro&amp;lt;/i&amp;gt; Modelling of Oral Microbial Invasion in the Human Colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), </w:t>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 442, pp.130010. </w:t>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence van Herreweghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastiques dans notre alimentation: un focus sur la santé intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,1038 +2097,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the influence of physicochemical and microbial parameters of the human digestive tract on orally-ingested microplastics using in vitro gut models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syndrome de l’intestin irritable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00504-X⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6-7), pp.593-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438974v1</w:t>
+                <w:t xml:space="preserve">hal-03273138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
+                <w:t xml:space="preserve">Deciphering the influence of physicochemical and microbial parameters of the human digestive tract on orally-ingested microplastics using in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 350, pp.S109-S110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00504-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413913v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of polyethylene microplastics on human gut microbiota as assessed in an in vitro gut model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nitric Oxide Impacts Human Gut Microbiota Diversity and Functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Verdier</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 350, pp.S232-S233. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00781-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00558-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438988v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tripartite relationship between gut microbiota, intestinal mucus and fibers: towards preventive strategies against enteric infections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of polyethylene microplastics on human gut microbiota as assessed in an in vitro gut model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Cécile Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Courtin</w:t>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (2), pp.1-36. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 350, pp.S232-S233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00781-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913569v1</w:t>
+                <w:t xml:space="preserve">hal-03438988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of dietary fiber anti-infectious properties against food-borne enterotoxigenic Escherichia coli</w:t>
+                <w:t xml:space="preserve">Tripartite relationship between gut microbiota, intestinal mucus and fibers: towards preventive strategies against enteric infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tom van de Wiele</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13093188⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384080v1</w:t>
+                <w:t xml:space="preserve">hal-02913569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in the human digestive environment: A focus on the potential and challenges facing in vitro gut model development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristian Syberg</w:t>
+                <w:t xml:space="preserve">In vitro evaluation of dietary fiber anti-infectious properties against food-borne enterotoxigenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125632⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13093188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185599v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome de l’intestin irritable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastics in the human digestive environment: A focus on the potential and challenges facing in vitro gut model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grootaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+                <w:t xml:space="preserve">Lotte Jelsbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Rousseau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristian Syberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (6-7), pp.593-600. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 415, pp.125632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03273138v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative methods for fecal sample storage to preserve gut microbial structure and function in an in vitro model of the human colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104 (23), pp.10233-10247. </w:t>
@@ -3205,51 +3205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3352,51 +3352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenda Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (52), pp.eabd2876. </w:t>
@@ -3434,51 +3434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental models to study intestinal microbes–mucus interactions in health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3572,103 +3572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-life microbiota exposure restricts myeloid-derived suppressor cell-driven colonic tumorigenesis Running Title: Early-life microbiota restricts colonic tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihito Harusato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Matsuyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohito Abo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Immunology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (4), pp.544-551. </w:t>
@@ -3745,51 +3745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Schüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3838,818 +3838,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile : la belle et la bête</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Probiotic and enterohemorrhagic Escherichia coli: An effective strategy against a deadly enemy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Livrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173310005⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), pp.116-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1040841X.2016.1185602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658588v1</w:t>
+                <w:t xml:space="preserve">hal-01603948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterohemorrhagic Escherichia coli pathogenesis: role of Long polar fimbriae in Peyer's patches interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Clostridium difficile : la belle et la bête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44655⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (10), pp.825 - 828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173310005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607483v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxin-positive Clostridium difficile latently infect mouse colonies and protect against highly pathogenic C. difficile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enterohemorrhagic Escherichia coli pathogenesis: role of Long polar fimbriae in Peyer's patches interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oluwaseyi Adekunle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic D Bushman</w:t>
+                <w:t xml:space="preserve">Sandra Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313510⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658597v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of a Toxin-Positive Clostridium difficile Strain Isolated from Murine Feces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Toxin-positive Clostridium difficile latently infect mouse colonies and protect against highly pathogenic C. difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oluwaseyi Adekunle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa M. Mattei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrianne N. Edwards</w:t>
+                <w:t xml:space="preserve">Frederic D Bushman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00088-17⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (5), pp.860-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658600v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan: A gut microbiota-derived metabolites regulating inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Genome Sequence of a Toxin-Positive Clostridium difficile Strain Isolated from Murine Feces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseyi Adekunle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew T Gewirtz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrianne N. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastrointestinal Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4292/wjgpt.v8.i1.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00088-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658590v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic and enterohemorrhagic Escherichia coli: An effective strategy against a deadly enemy?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Tryptophan: A gut microbiota-derived metabolites regulating inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Alric</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Livrelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew T Gewirtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (1), pp.116-132. </w:t>
+              <w:t xml:space="preserve">World Journal of Gastrointestinal Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1040841X.2016.1185602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4292/wjgpt.v8.i1.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603948v1</w:t>
+                <w:t xml:space="preserve">hal-01658590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterohemorrhagic Escherichia coli O157:H7 survival in an in vitro model of the human large intestine and interactions with probiotic yeasts and resident microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4713,51 +4713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bile salts induce long polar fimbriae expression favouring Crohn's disease-associated adherent-invasive Escherichia coli interaction with Peyer's patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4829,51 +4829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a New Probiotic Saccharomyces cerevisiae Strain on Survival of Escherichia coli O157:H7 in a Dynamic Gastrointestinal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Livrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,90 +4995,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles in vitro de l’environnement digestif humain et du microbiote associé: applications à l’évaluation de complements alimentaires d’origine végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5155,51 +5155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème réunion du Club des Cellules Epithéliales Digestives (CECED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5218,359 +5218,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles in vitro du microbiome intestinal humain : applications en Nutrition et perspectives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auriane Bron</w:t>
+                <w:t xml:space="preserve">From patient stoold to mechanistic insights : modeling IBS-D microbiota in the M-ARCOL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Couturier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Durif</w:t>
+                <w:t xml:space="preserve">Christine Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st Meeting of the International INFOGUT COST action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495335v1</w:t>
+                <w:t xml:space="preserve">hal-05495421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From patient stoold to mechanistic insights : modeling IBS-D microbiota in the M-ARCOL.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modèles in vitro du microbiome intestinal humain : applications en Nutrition et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Dualé</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Meeting of the International INFOGUT COST action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495421v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation in vitro de l’environnement digestif et ses applications en santé humaine: l’exemple du microbiote intestinal et de l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 Journée Microbiote et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
@@ -5625,51 +5625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5707,103 +5707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From patient stool to mechanistic insights: modeling IBS-D gut microbiota in M-ARCOL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st annual meeting INFOGUT COST Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
@@ -5826,4220 +5826,4220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition orale aux microplastiques dans des populations à risque : un continuum in vitro-in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des microplastiques sur le microbiote intestinal de l'adulte et de l'enfant : études en modèles in vitro coliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">49ème Séminaires Universitaires de Néphrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659599v1</w:t>
+                <w:t xml:space="preserve">hal-04659604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of diarrheal-associated microbiota on shiga-toxin producing Escherichia coli colonisation and virulence in an infant artificial colon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Durif</w:t>
+                <w:t xml:space="preserve">Exposition orale aux microplastiques dans des populations à risque : un continuum in vitro-in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaufrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bézirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PathBio Ireland 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495468v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des microplastiques sur le microbiote intestinal de l'adulte et de l'enfant : études en modèles in vitro coliques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of diarrheal-associated microbiota on shiga-toxin producing Escherichia coli colonisation and virulence in an infant artificial colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème Séminaires Universitaires de Néphrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">PathBio Ireland 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659604v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes en modèle in vitro colique humain de l’impact des microplastiques sur le microbiote de l’adulte et de l’enfant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Engel</w:t>
+                <w:t xml:space="preserve">Mucus-bacteria interactions: impact on Enterotoxigenic Escherichia coli virulence and interplay with the human gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Français de Neuro-Gastroentérologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEMS, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215059v1</w:t>
+                <w:t xml:space="preserve">hal-04214669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des systèmes dynamiques in vitro de simulation de l'environnement digestif</w:t>
+                <w:t xml:space="preserve">DIGEST-IV a unique in vitro gut simulation platform: applications in human nutrition and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée du consortium anti-parasitaire et fongique (CAPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Danone Research Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215074v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better description of the interactions of food-borne pathogen Enterotoxigenic Escherichia coli with intestinal mucus and human microbiome.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+                <w:t xml:space="preserve">Systèmes digestifs artificiels : des outils innovants pour l'étude du microbiote en nutrition et santé chez l'Homme et l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">Le microbiote : du sol &amp; des plantes vers les intestins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215030v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new in vitro human colon model simulating obesity related gut microbiota dysbiosis.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In vitro gut models reveal how microplastics interact with human microbiome in adults and infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Probiotics, Prebiotics and New Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Institut Microb'Up - Université Paris Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659444v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking diet and gut microbiota in obesity: usefulness of a new in vitro human mucosal colon model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Etudes en modèle in vitro colique humain de l’impact des microplastiques sur le microbiote de l’adulte et de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Français de Neuro-Gastroentérologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215085v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between intestinal microbiota, mucus layer and dietary fiber: towards preventive strategies to mitigate virulence of food-borne pathogen Enterotoxigenic Escherichia coli.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+                <w:t xml:space="preserve">Potentialités des systèmes dynamiques in vitro de simulation de l'environnement digestif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Probiobiotics, Prebiotics and New Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">12ème journée du consortium anti-parasitaire et fongique (CAPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659433v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of microplastics with the human gut microbiota of adults and infants using in vitro gut models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a better description of the interactions of food-borne pathogen Enterotoxigenic Escherichia coli with intestinal mucus and human microbiome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659617v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gut models as a relevant platform for microbiome research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A new in vitro human colon model simulating obesity related gut microbiota dysbiosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inserm Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12th Probiotics, Prebiotics and New Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215069v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGEST-IV a unique in vitro gut simulation platform: applications in human nutrition and health</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Linking diet and gut microbiota in obesity: usefulness of a new in vitro human mucosal colon model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Danone Research Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aberdeen, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842261v1</w:t>
+                <w:t xml:space="preserve">hal-04215085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucus-bacteria interactions: impact on Enterotoxigenic Escherichia coli virulence and interplay with the human gut microbiome</w:t>
+                <w:t xml:space="preserve">Interactions between intestinal microbiota, mucus layer and dietary fiber: towards preventive strategies to mitigate virulence of food-borne pathogen Enterotoxigenic Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEMS, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
+              <w:t xml:space="preserve">12th Probiobiotics, Prebiotics and New Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214669v1</w:t>
+                <w:t xml:space="preserve">hal-04659433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes digestifs artificiels : des outils innovants pour l'étude du microbiote en nutrition et santé chez l'Homme et l'animal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Interactions of microplastics with the human gut microbiota of adults and infants using in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le microbiote : du sol &amp; des plantes vers les intestins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659775v1</w:t>
+                <w:t xml:space="preserve">hal-04659617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gut models reveal how microplastics interact with human microbiome in adults and infants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+                <w:t xml:space="preserve">In vitro gut models as a relevant platform for microbiome research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut Microb'Up - Université Paris Cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Inserm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842296v1</w:t>
+                <w:t xml:space="preserve">hal-04215069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an in vitro model of gut microbiota dysbiosis associated to obesity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of microplastics on human gut microbiota: first evidences from in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739720v1</w:t>
+                <w:t xml:space="preserve">hal-03739693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentils and yeast fibers: a new strategy to mitigate Enterotoxigenic Escherichia coli (ETEC) strain H10407 virulence?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+                <w:t xml:space="preserve">Development and validation of an in vitro model of gut microbiota dysbiosis associated to obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Huile</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients 2022 - Webinar Prebiotics and Probiobics in Immune Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, On line conference, France</w:t>
+              <w:t xml:space="preserve">15. International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842317v1</w:t>
+                <w:t xml:space="preserve">hal-03739720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of mucus compartment in Enterotoxigenic Escherichia coli (ETEC) pathogenicity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée G-RREMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mucosal Artificial Colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop UNGAP-INFOGEST Dynamic models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Fiber-based Strategy to Mitigate Virulence of Enterotoxigenic Escherichia coli Food-borne Pathogen Responsible for Travelers’ Diarrhea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefien van Landuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gut models as efficient tools to decipher the behavior of pathogens in the human digestive tract under healthy or dysbiotic (western diet) conditions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lentils and yeast fibers: a new strategy to mitigate Enterotoxigenic Escherichia coli (ETEC) strain H10407 virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COL_RES seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, online, France</w:t>
+              <w:t xml:space="preserve">Nutrients 2022 - Webinar Prebiotics and Probiobics in Immune Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, On line conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739684v1</w:t>
+                <w:t xml:space="preserve">hal-04842317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physicochemical parameters of the digestive tract on Cryptosporidium parvum infection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In vitro gut models as efficient tools to decipher the behavior of pathogens in the human digestive tract under healthy or dysbiotic (western diet) conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ApicoWplexa 2022 - 6th International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">COL_RES seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808028v1</w:t>
+                <w:t xml:space="preserve">hal-03739684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a mucin-associated in vitro model of the toddler gut microbiome adapted to infant specific diet and colonic environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elora Fournier</w:t>
+                <w:t xml:space="preserve">Impact of physicochemical parameters of the digestive tract on Cryptosporidium parvum infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">ApicoWplexa 2022 - 6th International Meeting on Apicomplexan Parasites in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739697v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du microbiote intestinal et son impact sur la prise en charge des cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of a mucin-associated in vitro model of the toddler gut microbiome adapted to infant specific diet and colonic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée Grand Public Alimentation et Cancer - Cancéropôle Auvergne Rhône Alpes - CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Congress on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739683v1</w:t>
+                <w:t xml:space="preserve">hal-03739697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a mucin-associated in vitro model of obese gut microbiome dysbiosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle du microbiote intestinal et son impact sur la prise en charge des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée G-RREMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, online, France</w:t>
+              <w:t xml:space="preserve">Soirée Grand Public Alimentation et Cancer - Cancéropôle Auvergne Rhône Alpes - CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760792v1</w:t>
+                <w:t xml:space="preserve">hal-03739683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microplastics on human gut microbiota: first evidences from in vitro gut models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a mucin-associated in vitro model of obese gut microbiome dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée G-RREMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739693v1</w:t>
+                <w:t xml:space="preserve">hal-03760792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics (MPs): Fate in in vitro human digestive environment and study of the dialogue between epithelium, microbiota and mucus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Do human digestive physicochemical parameters contribute to children higher susceptibility to cryptosporidiosis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739673v1</w:t>
+                <w:t xml:space="preserve">hal-03366426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and impact of microplastics in in vitro human digestive environment and dialogue between epithelium, gut microbiota and mucus</w:t>
+                <w:t xml:space="preserve">Gut-targeted impact of microplastics using in vitro approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Colloquium “A coordinated approach to assess the human health risks of micro- and nanoplastics in food”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lisonne, Portugal</w:t>
+              <w:t xml:space="preserve">Seminar Host and Microbes, CMET laboratory, Ghent University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843754v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in our diet: complementary in vitro gut and epithelium models to understand their fate in the human digestive tract.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modèles in vitro de l’écosystème digestif humain: des outils innovants dédiés à l'étude du microbiote intestinal et des maladies infectieuses et chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Colloquium “A coordinated approach to assess the human health risks of micro- and nanoplastics in food”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Réunion scientifique de l’axe 3iHP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449205v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro model of dysbiotic colonic conditions of IBS-D patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastics (MPs): Fate in in vitro human digestive environment and study of the dialogue between epithelium, microbiota and mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402422v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and impact of microplastics in in vitro human digestive environment and dialogue between epithelium, gut microbiota and mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">EFSA Colloquium “A coordinated approach to assess the human health risks of micro- and nanoplastics in food”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lisonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449228v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gut models as efficient tools to decipher the role of human gut microbiota in drug pharmacokinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Microplastics in our diet: complementary in vitro gut and epithelium models to understand their fate in the human digestive tract.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès GMP: Groupe de Métabolisme et Pharmacocinétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">EFSA Colloquium “A coordinated approach to assess the human health risks of micro- and nanoplastics in food”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449166v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide impacts human gut microbiota diversity and functionalities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
+                <w:t xml:space="preserve">Development of an in vitro model of dysbiotic colonic conditions of IBS-D patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Microbiome and probiotics R &amp; D and business collaboration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739679v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles in vitro de l’écosystème digestif humain: des outils innovants dédiés à l'étude du microbiote intestinal et des maladies infectieuses et chroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fate and impact of microplastics in in vitro human digestive environment and dialogue between epithelium, gut microbiota and mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique de l’axe 3iHP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449169v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut-targeted impact of microplastics using in vitro approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nitric Oxide impacts human gut microbiota diversity and functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalini Ramarao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Bedu-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Host and Microbes, CMET laboratory, Ghent University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">9. Microbiome and probiotics R &amp; D and business collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449196v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do human digestive physicochemical parameters contribute to children higher susceptibility to cryptosporidiosis ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In vitro gut models as efficient tools to decipher the role of human gut microbiota in drug pharmacokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Salle</w:t>
+                <w:t xml:space="preserve">Emmanuelle Déat-Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès GMP: Groupe de Métabolisme et Pharmacocinétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366426v1</w:t>
+                <w:t xml:space="preserve">hal-03449166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a fiber-based strategy to prevent bacteria-mucus interactions in enterotoxingenic Escherichia coli infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale 65 - SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, CLERMONT-FERRAND, France</w:t>
@@ -10068,130 +10068,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxin-positive Clostridium difficile latently infect mouse colonies and protect against highly pathogenic C. difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oluwaseyi Adekunle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa M Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic D Bushman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2016-313510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736478v1</w:t>
@@ -10247,90 +10247,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function-Based Selection of Synthetic Communities Enables Mechanistic Microbiome Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bolsega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10365,51 +10365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of digestive physicochemical parameters of adults and infants on the pathophysiology of Cryptosporidium parvum using the dynamic TIM-1 gastrointestinal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chalançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10621,3510 +10621,3510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using in vitro complementary approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
+                <w:t xml:space="preserve">Advancing in vitro colon models for understanding gut microbiota-host interactions: The INFOGUT COST Action CA23110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gianotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">Pilar Acedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Despré</w:t>
+                <w:t xml:space="preserve">Anthony Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st meeting of the International INFOGUT COST action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495456v1</w:t>
+                <w:t xml:space="preserve">hal-05459064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing in vitro colon models for understanding gut microbiota-host interactions: The INFOGUT COST Action CA23110</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Acedo</w:t>
+                <w:t xml:space="preserve">In vitro gut models are helpful for microplastic–microbiome interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Food Contaminants ICFC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495523v1</w:t>
+                <w:t xml:space="preserve">hal-05495533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing in vitro colon models for understanding gut microbiota-host interactions: The INFOGUT COST Action CA23110</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Buckley</w:t>
+                <w:t xml:space="preserve">Influence of resistant starch on human gut microbiota and immune response using in vitro complementary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">1st meeting of the International INFOGUT COST action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459064v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro gut models are helpful for microplastic–microbiome interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+                <w:t xml:space="preserve">Advancing in vitro colon models for understanding gut microbiota-host interactions: The INFOGUT COST Action CA23110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Acedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gianotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Food Contaminants ICFC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Funchal (Madeira), Portugal</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495533v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of Western diet on enterohaemorrhagic Escherichia coli colonization in the human in vitro Mucosal Artificial Colon as mediated by gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormac Gahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659516v1</w:t>
+                <w:t xml:space="preserve">hal-05495776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new in vitro human colonic model simulating obesity-related gut microbiota dysbiosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NAM-based hazard assessment of nanocellulose oral exposure: the NANOCELLUP project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Pouget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Francesco Cubadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bremer-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Nanotox 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659521v1</w:t>
+                <w:t xml:space="preserve">hal-04659461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics for elucidating mechanisms for pathogen colonization and mapping metabolite-microbe interactions using machine learning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PathBio Ireland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495758v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 3 resistant starch: influence on human gut microbiota and inflammatory response using complementary in vitro approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A new in vitro human colonic model simulating obesity-related gut microbiota dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659492v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Metabolomics for elucidating mechanisms for pathogen colonization and mapping metabolite-microbe interactions using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulika Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kakabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">PathBio Ireland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495862v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Western diet on enterohaemorrhagic Escherichia coli colonization in the human in vitro Mucosal Artificial Colon as mediated by gut microbiota</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tulika Arora</w:t>
+                <w:t xml:space="preserve">Type 3 resistant starch: influence on human gut microbiota and inflammatory response using complementary in vitro approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Brun</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Despré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PathBio Ireland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495768v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAM-based hazard assessment of nanocellulose oral exposure: the NANOCELLUP project.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotox 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Venice, Italy</w:t>
+              <w:t xml:space="preserve">8th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659461v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Western diet on enterohaemorrhagic Escherichia coli colonization in the human in vitro Mucosal Artificial Colon as mediated by gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulika Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">PathBio Ireland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495776v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in the environment: impact of oral ingestion on human microbiome as assessed by in vitro gut models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lamas</w:t>
+                <w:t xml:space="preserve">Impact of western diet on enterohaemorragic Escherichia coli (EHEC) colonisation in the human in vitro mucosal artificial colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cormac Gahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th Congress Probiotics, Prebiotics &amp; New Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215066v1</w:t>
+                <w:t xml:space="preserve">hal-04842339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new in vitro model of inflammatory bowel syndrome gut microbiome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
+              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215089v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Western diet on food-borne pathogen interactions with human microbiome in the M-ARCOL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
+                <w:t xml:space="preserve">Study of the interaction between STEC and human gut microbiota using the ARtificial COLon model (ARCOL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gigliucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Brun</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Dominicis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gahan</w:t>
+                <w:t xml:space="preserve">Giampiero Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Chiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">11th VTEC International Symposium on Shiga Toxin (Verocytotoxin) Producing Eschericha coli Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Banff (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215039v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diarrheal-associated microbiota increased STEC colonisation in an infant Artificial Colon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Impact of western diet on enterohaemorrhagic Escherichia coli (EHEC) colonisation in the human in vitro Mucosal Artificial Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Durif</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215041v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastics in the environment: impact of oral ingestion on human microbiome as assessed by in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215110v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the interaction between STEC and human gut microbiota using the ARtificial COLon model (ARCOL)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of a new in vitro model of inflammatory bowel syndrome gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paola Chiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th VTEC International Symposium on Shiga Toxin (Verocytotoxin) Producing Eschericha coli Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Banff (Alberta), Canada</w:t>
+              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659550v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of western diet on enterohaemorragic Escherichia coli (EHEC) colonisation in the human in vitro mucosal artificial colon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Impact of Western diet on food-borne pathogen interactions with human microbiome in the M-ARCOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cormac Gahan</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress Probiotics, Prebiotics &amp; New Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842339v1</w:t>
+                <w:t xml:space="preserve">hal-04215039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of western diet on enterohaemorrhagic Escherichia coli (EHEC) colonisation in the human in vitro Mucosal Artificial Colon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Diarrheal-associated microbiota increased STEC colonisation in an infant Artificial Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durif</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Gahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hambourg (Neversdorf), Germany</w:t>
+              <w:t xml:space="preserve">13th International Gut Microbiology Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215036v1</w:t>
+                <w:t xml:space="preserve">hal-04215041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an in vitro colonic model of gut microbiota dysbiosis associated to obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+                <w:t xml:space="preserve">Use of New Approach Methodologies for the hazard assessment of nanocellulose oral exposure: the EFSA granted NANOCELLUP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cubadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Brun</w:t>
+                <w:t xml:space="preserve">José Tarazona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pouget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Maria-Chiara Astuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lehegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">One - Health, Environment, Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739769v1</w:t>
+                <w:t xml:space="preserve">hal-03739765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Human Microbiome Consortium Congress (IHMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843925v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In vitro modelling of oral microbial invasion in the human colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Mazal</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">The International Human Microbiome Consortium Congress (IHMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808149v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of New Approach Methodologies for the hazard assessment of nanocellulose oral exposure: the EFSA granted NANOCELLUP project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Tarazona</w:t>
+                <w:t xml:space="preserve">Development and validation of an in vitro colonic model of gut microbiota dysbiosis associated to obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Chiara Astuto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
+                <w:t xml:space="preserve">Charlotte Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Lehegarat</w:t>
+                <w:t xml:space="preserve">M. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One - Health, Environment, Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Congress on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739765v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the influence of physicochemical and microbial parameters of the human digestive tract on orally-ingested microplastics using in vitro gut models</w:t>
+                <w:t xml:space="preserve">Impact of polyethylene microplastics on human gut microbiota as assessed in an in vitro gut model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlène Roussel</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739733v1</w:t>
+                <w:t xml:space="preserve">hal-03739736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a fiber-based strategy to prevent bacteria-mucus interactions in enterotoxigenic Escherichia coli infections?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Deciphering the influence of physicochemical and microbial parameters of the human digestive tract on orally-ingested microplastics using in vitro gut models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Beneficial Microbes Conference – pre and probiotics for lifelong human and animal health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Amsterdam (online), Netherlands</w:t>
+              <w:t xml:space="preserve">EUROTOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739744v1</w:t>
+                <w:t xml:space="preserve">hal-03739733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro model of dysbiotic colonic conditions of IBS-D patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Scanzi</w:t>
+                <w:t xml:space="preserve">Use of a fiber-based strategy to prevent bacteria-mucus interactions in enterotoxigenic Escherichia coli infections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand (online), France</w:t>
+              <w:t xml:space="preserve">8th Beneficial Microbes Conference – pre and probiotics for lifelong human and animal health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Amsterdam (online), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739752v1</w:t>
+                <w:t xml:space="preserve">hal-03739744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of polyethylene microplastics on human gut microbiota as assessed in an in vitro gut model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an in vitro model of dysbiotic colonic conditions of IBS-D patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Denmark</w:t>
+              <w:t xml:space="preserve">12. International symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739736v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14286,278 +14286,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Dynamic TIM-1 Model for an In-Depth Understanding of the Survival and Virulence Gene Expression of Shiga Toxin-Producing Escherichia coli in the Human Stomach and Small Intestine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of Microplastics in Human Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2291, In: Schüller S., Bielaszewska M. (eds), pp.297-315, 2021, Shiga Toxin-Producing E. coli, </w:t>
+              <w:t xml:space="preserve">Handbook of Microplastics in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-25, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1339-9_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10618-8_48-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174234v1</w:t>
+                <w:t xml:space="preserve">hal-03444204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Microplastics in Human Health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Use of the Dynamic TIM-1 Model for an In-Depth Understanding of the Survival and Virulence Gene Expression of Shiga Toxin-Producing Escherichia coli in the Human Stomach and Small Intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Uriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Microplastics in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-25, 2021, </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2291, In: Schüller S., Bielaszewska M. (eds), pp.297-315, 2021, Shiga Toxin-Producing E. coli, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-10618-8_48-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1339-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444204v1</w:t>
+                <w:t xml:space="preserve">hal-03174234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles in vitro</w:t>
               </w:r>
@@ -14569,51 +14569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14837,51 +14837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Izquierdo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2025.04.847" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2025.2458362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Okano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Harusato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Nakanishi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohito Abo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139809" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C A Hitch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bosch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bolsega" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Arora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16132046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meslier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Bidkhori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garcia-Guevara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00561-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04344-22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence van Herreweghen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delbaere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.03.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dominicis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107796" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-022-00344-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12199-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00504-X" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00781-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Jelsbak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Syberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajoie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10959-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenda Shi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyue Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abd2876" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Matsuyama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-18-0444" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Muniesa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658588v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rougeron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44655" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Adekunle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Mattei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic D Bushman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313510" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Mattei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne N. Edwards" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00088-17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Gewirtz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4292/wjgpt.v8.i1.7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Livrelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2016.1185602" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03303-12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646043v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02824.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJF5MFBQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Livrelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02130-10" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beltramo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Sullivan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Izquierdo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215085v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659433v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842261v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huile" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739709v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739673v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843754v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lev&#234;que" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;at-Lain&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243414v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736478v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198423v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hitch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianotti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acedo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acedo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buckley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459064v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Acedo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buckley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495533v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495758v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulika Arora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kakabra" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossary" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meslier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495768v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659461v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cubadda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bremer-Hoffmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495776v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gahan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215066v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215089v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gahan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215041v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215110v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659550v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gigliucci" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Barbieri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chiani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842339v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Descamps" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739765v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tarazona" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chiara Astuto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lehegarat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739733v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739736v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659068v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174234v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1339-9_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03444204v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10618-8_48-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868813v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C A Hitch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bosch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bolsega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Izquierdo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Uriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2025.04.847" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21655979.2025.2458362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Okano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Harusato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Nakanishi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohito Abo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139809" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha Arora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16132046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Meslier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Bidkhori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garcia-Guevara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00561-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04344-22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130383" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence van Herreweghen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delbaere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien van Landuyt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.03.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dominicis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107796" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-022-00344-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12199-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lajoie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021095" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00504-X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bedu-Ferrari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreuilly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00558-21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00781-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Jelsbak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Syberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125632" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10959-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Salesse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081205" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenda Shi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyue Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abd2876" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim De&#160;paepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Matsuyama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-18-0444" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Muniesa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6040115" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Livrelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2016.1185602" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rougeron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Renier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44655" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseyi Adekunle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Mattei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic D Bushman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-313510" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Mattei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne N. Edwards" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00088-17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Gewirtz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4292/wjgpt.v8.i1.7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03303-12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646043v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02824.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJF5MFBQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Livrelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02130-10" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495347v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beltramo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pouget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495319v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Sullivan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Izquierdo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214669v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842261v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659775v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215074v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215030v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659444v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pouget" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215085v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739714v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760763v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739709v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huile" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842317v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739683v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760792v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449196v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449169v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lev&#234;que" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739679v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449166v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;at-Lain&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243414v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736478v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198423v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hitch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bordoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianotti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acedo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buckley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Acedo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buckley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Despr&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acedo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buckley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gahan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659461v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cubadda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bremer-Hoffmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659516v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495758v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulika Arora" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kakabra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rossary" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495862v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meslier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495768v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842339v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659550v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gigliucci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Barbieri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Chiani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gahan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215089v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215039v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739765v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tarazona" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chiara Astuto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lehegarat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843925v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739769v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Descamps" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739736v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739744v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739752v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659068v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03444204v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10618-8_48-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174234v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1339-9_14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868813v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>