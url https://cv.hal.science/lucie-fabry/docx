--- v0 (2026-04-01)
+++ v1 (2026-05-07)
@@ -253,174 +253,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécificité épistémologique des sciences de la culture : Heinrich Rickert et Max Weber relus par Jean-Claude Passeron</w:t>
+                <w:t xml:space="preserve">Cross-Perspectives on the Construction of Scientific Facts: Latour and Woolgar as Readers of Bachelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noésis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HOPOS: The Journal of the International Society for the History of Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.52-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/729317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459671v1</w:t>
+                <w:t xml:space="preserve">hal-04674622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Perspectives on the Construction of Scientific Facts: Latour and Woolgar as Readers of Bachelard</w:t>
+                <w:t xml:space="preserve">La spécificité épistémologique des sciences de la culture : Heinrich Rickert et Max Weber relus par Jean-Claude Passeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOPOS: The Journal of the International Society for the History of Philosophy of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Noésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/729317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674622v1</w:t>
+                <w:t xml:space="preserve">hal-05459671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles mathématiques pour l’anthropologie de la parenté et de l’alliance ?</w:t>
               </w:r>
@@ -924,172 +924,172 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Passeron et la critique du bachelardisme naturaliste en sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Fabry, Sophie Roux. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lucie Fabry, Sophie Roux (dir.). Bachelardismes et anti-bachelardismes : controverses épistémologiques des années 1960</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.297-324, 2025, </w:t>
+              <w:t xml:space="preserve">Bachelardismes et anti-bachelardismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17780-7⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-325, 2025, Histoire et philosophie des sciences, n°32, 978-2-406-17780-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479642v1</w:t>
+                <w:t xml:space="preserve">hal-05480253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Passeron et la critique du bachelardisme naturaliste en sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bachelardismes et anti-bachelardismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Lucie Fabry, Sophie Roux (dir.). Bachelardismes et anti-bachelardismes : controverses épistémologiques des années 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.297-324, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17780-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480253v1</w:t>
+                <w:t xml:space="preserve">hal-05479642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambitions de Claude Lévi-Strauss, de l’étude de la parenté à l’étude des mythes</w:t>
               </w:r>
@@ -1411,510 +1411,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogamie et exogamie</w:t>
+                <w:t xml:space="preserve">Organisation dualiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Lévi-Strauss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958670v1</w:t>
+                <w:t xml:space="preserve">hal-03958694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstraction</w:t>
+                <w:t xml:space="preserve">Échange (restreint, généralisé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Lévi-Strauss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956118v1</w:t>
+                <w:t xml:space="preserve">hal-03958659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Althusser, Louis</w:t>
+                <w:t xml:space="preserve">Weil, André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Lévi-Strauss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956144v1</w:t>
+                <w:t xml:space="preserve">hal-03958725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weil, André</w:t>
+                <w:t xml:space="preserve">Matrilinéaires, patrilinéaires, cognatiques (sociétés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Lévi-Strauss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958725v1</w:t>
+                <w:t xml:space="preserve">hal-03958680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échange (restreint, généralisé)</w:t>
+                <w:t xml:space="preserve">Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Lévi-Strauss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958659v1</w:t>
+                <w:t xml:space="preserve">hal-03956118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation dualiste</w:t>
+                <w:t xml:space="preserve">Althusser, Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Lévi-Strauss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958694v1</w:t>
+                <w:t xml:space="preserve">hal-03956144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrilinéaires, patrilinéaires, cognatiques (sociétés)</w:t>
+                <w:t xml:space="preserve">Endogamie et exogamie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Lévi-Strauss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958680v1</w:t>
+                <w:t xml:space="preserve">hal-03958670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murngin</w:t>
               </w:r>
@@ -2375,51 +2375,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-17780-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17780-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960865v1</w:t>
@@ -2638,51 +2638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="040C8195"/>
+    <w:nsid w:val="74BEA954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2869,51 +2869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8521-7740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.424.0137" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729317" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.25479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v9i1.362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03955945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2018.09.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05023806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479642v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17780-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05480253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bachelardismes-et-anti-bachelardismes-controverses-epistemologiques-des-annees-1960-jean-claude-passeron-et-la-critique-du-bachelardisme-naturaliste-en-sociologie-en.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03965070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_mat%C3%A9rialisme_rationnel_%C3%89dition_critique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03956100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03956118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03956144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960865v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Beffa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desveaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8521-7740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fabry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.424.0137" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674622v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729317" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05459671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.25479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v9i1.362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03955945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2018.09.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05023806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05480253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bachelardismes-et-anti-bachelardismes-controverses-epistemologiques-des-annees-1960-jean-claude-passeron-et-la-critique-du-bachelardisme-naturaliste-en-sociologie-en.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17780-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03965070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_mat%C3%A9rialisme_rationnel_%C3%89dition_critique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03956100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03956118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03956144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03958674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960865v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Beffa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desveaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>